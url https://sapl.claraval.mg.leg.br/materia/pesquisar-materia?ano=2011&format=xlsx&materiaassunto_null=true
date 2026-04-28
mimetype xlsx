--- v0 (2026-01-27)
+++ v1 (2026-04-28)
@@ -51,954 +51,954 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>PARECER - COFC</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/643/cfotc_01_11_01.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/643/cfotc_01_11_01.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA CONCESSÃO DE CONTRIBUIÇÕES, AUXÍLIOS FINANCEIROS E CONTÉM OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/645/cfotc_02_11_02.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/645/cfotc_02_11_02.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA CONCESSÃO DE SUBVENÇÕES, AUXÍLIOS FINANCEIROS E CONTÉM OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/648/cfotc_03_11_03.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/648/cfotc_03_11_03.pdf</t>
   </si>
   <si>
     <t>"CONCEDE AUMENTO DE SALÁRIO DO CARGO DE AGENTE COMUNITÁRIO DE SAÚDE DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/651/cfotc_04_11_04.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/651/cfotc_04_11_04.pdf</t>
   </si>
   <si>
     <t>"CONCEDE RECOMPOSIÇÃO DO SALARIO BASE DOS SERVIDORES DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/653/cfotc_05_11_05.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/653/cfotc_05_11_05.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL DA DOTAÇÃO ORÇAMENTÁRIA, E DA OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/657/cfotc_013_11_07.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/657/cfotc_013_11_07.pdf</t>
   </si>
   <si>
     <t>"CONCEDE AUMENTO DE SALÁRIO DOS CARGOS DE CONTROLADOR DE VETORES E CONSELHEIRO TUTELAR DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/660/cfotc_014_11_08.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/660/cfotc_014_11_08.pdf</t>
   </si>
   <si>
     <t>"CONCEDE REVISÃO GERAL DE SALARIO DOS SERVIDORES DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/664/cfotc_019_11_09.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/664/cfotc_019_11_09.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O MUNICÍPIO DE CLARAVAL A CONTRATAR COM O BANCO DE DESENVOLVIMENTO DE MINAS GERAIS S/A - BDMG, OPERAÇÕES DE CRÉDITO COM OUTORGA DE GARANTIA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/667/cfotc_022_11_10.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/667/cfotc_022_11_10.pdf</t>
   </si>
   <si>
     <t>"REVOGA EM SUA TOTALIDADE A LEI MUNICIPAL 1.224 DE 31/05/2001 QUE AUTORIZA O MUNICÍPIO DE CLARAVAL A CONTRATAR COM O BANCO DE DESENVOLVIMENTO DE MINAS GERAIS S/A - BDMG, OPERAÇÕES DE CRÉDITO COM OUTORGA GARANTIA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/714/ccf26032024_00000.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/714/ccf26032024_00000.pdf</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/670/cfotc_023_11_11.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/670/cfotc_023_11_11.pdf</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/673/cfotc_026_11_12.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/673/cfotc_026_11_12.pdf</t>
   </si>
   <si>
     <t>"MODIFICA O ARTIGO 1°. DA LEI 1.170/2010 DE 12 DE FEVEREIRO DE 2010, QUE DISPÕE SOBRE CONCESSÃO DE BOLSAS DE ESTUDO E ASSINATURA DE CONVÊNIOS COM ENTIDADES DE ENSINO SUPERIOR E DÁ OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/676/cfotc_027_11_13.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/676/cfotc_027_11_13.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A AQUISIÇÃO DE IMÓVEL QUE ESPECIFICA E DÁ OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/682/cfotc_028_11_15.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/682/cfotc_028_11_15.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVENIO COM O CRUZEIRO ESPORTE CLUBE - CNPJ-17.241.878/0001-11 LOCALIZADO EM BELO HORIZONTE MG., E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/679/cfotc_030_11_14.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/679/cfotc_030_11_14.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação de cargos e vagas no município de Claraval - MG, e dá outras providências."</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/685/cfotc_031_11_16.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/685/cfotc_031_11_16.pdf</t>
   </si>
   <si>
     <t>"MODIFICA O ARTIGO 1º E 2º DA LEI 1.149 DE 20 DE OUTUBRO DE 2009, QUE AUTORIZA O PARCELAMENTO DE DÉBITOS DE CONTRIBUINTES MUNICIPAIS, INSCRITOS EM DÍVIDA ATIVA OU NÃO EM CARÁTER GERAL E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/688/cfotc_032_11_17.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/688/cfotc_032_11_17.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação de cargos e vagas no município de Claraval."</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/691/cfotc_033_11_18.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/691/cfotc_033_11_18.pdf</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/694/cfotc_034_11_19.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/694/cfotc_034_11_19.pdf</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/697/cfotc_035_11_20.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/697/cfotc_035_11_20.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Municipal no 1.159, de 22 de dezembro de 2009, que dispõe sobre o Plano Plurianual para o período de 2010 a 2013."</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/700/cfotc_036_11_21.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/700/cfotc_036_11_21.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Municipal no 1.228, de 27 de junho de 2011 que dispõe sobre as diretrizes para a elaboração da proposta orçamentária para o exercício financeiro de 2012."</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/703/cfotc_039_11_23.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/703/cfotc_039_11_23.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE AS ATRIBUIÇÕES DE DIVERSOS CARGOS JÁ CRIADOS E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/706/cfotc_040_11_24.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/706/cfotc_040_11_24.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CARGA HORÁRIA E VENCIMENTO DE VÁRIOS CARGOS JÁ CRIADOS; ALTERA OS §§1º E 2º DO ART. 5° DA, ACRESCENTA NO ANEXO III TABELA I GRAU E NÍVEL DA LEI Nº 974/2003, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/709/cfotc_041_11_25.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/709/cfotc_041_11_25.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR, AS DOTAÇÕES ORÇAMENTÁRIAS, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/712/cfotc_051_11_26.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/712/cfotc_051_11_26.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO A REALIZAR DESPESAS COM LOCAÇÃO DE IMÓVEL, E DA OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>PARECER - CCJR</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/644/cljrf_01_11_01.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/644/cljrf_01_11_01.pdf</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/646/cljrf_02_11_02.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/646/cljrf_02_11_02.pdf</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/649/cljrf_03_11_03.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/649/cljrf_03_11_03.pdf</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/652/cljrf_04_11_04.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/652/cljrf_04_11_04.pdf</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/654/cljrf_05_11_05.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/654/cljrf_05_11_05.pdf</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/658/cljrf_013_11_07.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/658/cljrf_013_11_07.pdf</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/661/cljrf_014_11_08.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/661/cljrf_014_11_08.pdf</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/665/cljrf_019_11_09.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/665/cljrf_019_11_09.pdf</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/668/cljrf_022_11_10.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/668/cljrf_022_11_10.pdf</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/671/cljrf_023_11_011.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/671/cljrf_023_11_011.pdf</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/674/cljrf_026_11_012.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/674/cljrf_026_11_012.pdf</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/677/cljrf_027_11_013.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/677/cljrf_027_11_013.pdf</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/683/cljrf_028_11_015.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/683/cljrf_028_11_015.pdf</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/680/cljrf_030_11_014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/680/cljrf_030_11_014.pdf</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/686/cljrf_031_11_016.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/686/cljrf_031_11_016.pdf</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/689/cljrf_032_11_017.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/689/cljrf_032_11_017.pdf</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/692/cljrf_033_11_018.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/692/cljrf_033_11_018.pdf</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/695/cljrf_034_11_019.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/695/cljrf_034_11_019.pdf</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/698/cljrf_035_11_020.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/698/cljrf_035_11_020.pdf</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/701/cljrf_036_11_021.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/701/cljrf_036_11_021.pdf</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/704/cljrf_039_11_023.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/704/cljrf_039_11_023.pdf</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/707/cljrf_040_11_024.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/707/cljrf_040_11_024.pdf</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/710/cljrf_41_11_25.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/710/cljrf_41_11_25.pdf</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/713/cljrf_053_11_026.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/713/cljrf_053_11_026.pdf</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/642/plo_001_11.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/642/plo_001_11.pdf</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/647/plo_002_11.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/647/plo_002_11.pdf</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/650/plo_003_11.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/650/plo_003_11.pdf</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/656/plo_004_11.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/656/plo_004_11.pdf</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/655/plo_005_11.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/655/plo_005_11.pdf</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/659/plo_007_11.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/659/plo_007_11.pdf</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/662/plo_008_11.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/662/plo_008_11.pdf</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/663/plo_009_11.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/663/plo_009_11.pdf</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/666/plo_010_11.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/666/plo_010_11.pdf</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/669/plo_011_11.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/669/plo_011_11.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O MUNICÍPIO DE CLARAVAL  A CONTRATAR COM O BANCO DE DESENVOLVIMENTO DE MINAS GERAIS S/A - BDMG, OPERAÇÕES DE CRÉDITO COM OUTORGA DE GARANTIA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/672/plo_012_11.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/672/plo_012_11.pdf</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/675/plo_013_11.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/675/plo_013_11.pdf</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/678/plo_014_11.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/678/plo_014_11.pdf</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/681/plo_015_11.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/681/plo_015_11.pdf</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/684/plo_016_11.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/684/plo_016_11.pdf</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/687/plo_017_11.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/687/plo_017_11.pdf</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/690/plo_018_11.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/690/plo_018_11.pdf</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/693/plo_019_11.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/693/plo_019_11.pdf</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/696/plo_020_11.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/696/plo_020_11.pdf</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/699/plo_021_11.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/699/plo_021_11.pdf</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/702/plo_023_11.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/702/plo_023_11.pdf</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/705/plo_024_11.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/705/plo_024_11.pdf</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/708/plo_025_11.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/708/plo_025_11.pdf</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/711/plo_026_11.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/711/plo_026_11.pdf</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/782/req_05_2011.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/782/req_05_2011.pdf</t>
   </si>
   <si>
     <t>"A Mesa da Câmara Municipal de Claraval - MG, em cumprimento a disposição regimental, solicita ao Plenário assentimento especial para concessão de URGÊNCIA ESPECIAL para apreciação do Projeto de Lei Nº 09/2011, conforme o Ofício GP Nº 080/2011, Protocolo Nº 159/2011."</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>ASLO</t>
   </si>
   <si>
     <t>ATA SESSÃO LEGISLATIVA ORDINÁRIA</t>
   </si>
   <si>
     <t>Plenário da Câmara Municipal de Claraval - PlenCMC</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/242/ata_1a_ord_2011.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/242/ata_1a_ord_2011.pdf</t>
   </si>
   <si>
     <t>"Ata 1ª Reunião Ordinária de 2011."</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/248/ata_2a_ord_2011.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/248/ata_2a_ord_2011.pdf</t>
   </si>
   <si>
     <t>"Ata 2ª Sessão Ordinária de 2011."</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/254/ata_3a_ord_2011.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/254/ata_3a_ord_2011.pdf</t>
   </si>
   <si>
     <t>"Ata 3ª Sessão Ordinária de 2011."</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/260/ata_4a_ord_2011.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/260/ata_4a_ord_2011.pdf</t>
   </si>
   <si>
     <t>"Ata 4ª Reunião Ordinária de 2011."</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/266/ata_5a_ord_2011.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/266/ata_5a_ord_2011.pdf</t>
   </si>
   <si>
     <t>"Ata 5ª Reunião Ordinária de 2011."</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/272/ata_6a_ord_2011.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/272/ata_6a_ord_2011.pdf</t>
   </si>
   <si>
     <t>"Ata 6ª Reunião Ordinária de 2011."</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/278/ata_7a_ord_2011.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/278/ata_7a_ord_2011.pdf</t>
   </si>
   <si>
     <t>"Ata 7ª Reunião Ordinária de 2011."</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/284/ata_8a_ord_2011.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/284/ata_8a_ord_2011.pdf</t>
   </si>
   <si>
     <t>"Ata 8ª Reunião Ordinária de 2011."</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/290/ata_9a_ord_2011.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/290/ata_9a_ord_2011.pdf</t>
   </si>
   <si>
     <t>"Ata 9ª Reunião Ordinária de 2011."</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/296/ata_10a_ord_2011.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/296/ata_10a_ord_2011.pdf</t>
   </si>
   <si>
     <t>"Ata 10ª Reunião Ordinária de 2011."</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>ASLE</t>
   </si>
   <si>
     <t>ATA SESSÃO LEGISLATIVA EXTRAORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/239/ata_1a_ext_2011.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/239/ata_1a_ext_2011.pdf</t>
   </si>
   <si>
     <t>"Ata 1ª Reunião Extraordinária de 2011."</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/245/ata_2a_ext_2011.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/245/ata_2a_ext_2011.pdf</t>
   </si>
   <si>
     <t>"Ata 2ª Sessão Extraordinária de 2011."</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/251/ata_3a_ext_2011.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/251/ata_3a_ext_2011.pdf</t>
   </si>
   <si>
     <t>"Ata 3ª Sessão Extraordinária de 2011."</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/257/ata_4a_ext_2011.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/257/ata_4a_ext_2011.pdf</t>
   </si>
   <si>
     <t>"Ata 4ª Reunião Extraordinária de 2011."</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/263/ata_5a_ext_2011.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/263/ata_5a_ext_2011.pdf</t>
   </si>
   <si>
     <t>"Ata 5ª Reunião Extraordinária de 2011."</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/269/ata_6a_ext_2011.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/269/ata_6a_ext_2011.pdf</t>
   </si>
   <si>
     <t>"Ata 6ª Reunião Extraordinária de 2011."</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/275/ata_7a_ext_2011.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/275/ata_7a_ext_2011.pdf</t>
   </si>
   <si>
     <t>"Ata 7ª Reunião Extraordinária de 2011."</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/282/ata_8a_ext_2011.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/282/ata_8a_ext_2011.pdf</t>
   </si>
   <si>
     <t>"Ata 8ª Reunião Extraordinária de 2011."</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/287/ata_9a_ext_2011.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/287/ata_9a_ext_2011.pdf</t>
   </si>
   <si>
     <t>"Ata 9ª Reunião Extraordinária de 2011."</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/293/ata_10a_ext_2011.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/293/ata_10a_ext_2011.pdf</t>
   </si>
   <si>
     <t>"Ata 10ª Reunião Extraordinária de 2011."</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/300/ata_11a_ext_2011.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/300/ata_11a_ext_2011.pdf</t>
   </si>
   <si>
     <t>"Ata 11ª Reunião Extraordinária de 2011."</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/304/ata_12a_ext_2011.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/304/ata_12a_ext_2011.pdf</t>
   </si>
   <si>
     <t>"Ata 12ª Reunião Extraordinária de 2011."</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/307/ata_13a_ext_2011.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/307/ata_13a_ext_2011.pdf</t>
   </si>
   <si>
     <t>"Ata 13ª Reunião Extraordinária de 2011."</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/310/ata_14a_ext_2011.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/310/ata_14a_ext_2011.pdf</t>
   </si>
   <si>
     <t>"Ata 14ª Reunião Extraordinária de 2011."</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/313/ata_15a_ext_2011.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/313/ata_15a_ext_2011.pdf</t>
   </si>
   <si>
     <t>"Ata 15ª Reunião Extraordinária de 2011."</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA MODIFICATIVA</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/716/pem_05_11.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/716/pem_05_11.pdf</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>PEA</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA ADITIVA</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/715/pea_01_11.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/715/pea_01_11.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1302,68 +1302,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/643/cfotc_01_11_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/645/cfotc_02_11_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/648/cfotc_03_11_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/651/cfotc_04_11_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/653/cfotc_05_11_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/657/cfotc_013_11_07.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/660/cfotc_014_11_08.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/664/cfotc_019_11_09.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/667/cfotc_022_11_10.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/714/ccf26032024_00000.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/670/cfotc_023_11_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/673/cfotc_026_11_12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/676/cfotc_027_11_13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/682/cfotc_028_11_15.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/679/cfotc_030_11_14.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/685/cfotc_031_11_16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/688/cfotc_032_11_17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/691/cfotc_033_11_18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/694/cfotc_034_11_19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/697/cfotc_035_11_20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/700/cfotc_036_11_21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/703/cfotc_039_11_23.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/706/cfotc_040_11_24.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/709/cfotc_041_11_25.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/712/cfotc_051_11_26.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/644/cljrf_01_11_01.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/646/cljrf_02_11_02.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/649/cljrf_03_11_03.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/652/cljrf_04_11_04.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/654/cljrf_05_11_05.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/658/cljrf_013_11_07.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/661/cljrf_014_11_08.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/665/cljrf_019_11_09.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/668/cljrf_022_11_10.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/671/cljrf_023_11_011.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/674/cljrf_026_11_012.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/677/cljrf_027_11_013.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/683/cljrf_028_11_015.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/680/cljrf_030_11_014.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/686/cljrf_031_11_016.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/689/cljrf_032_11_017.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/692/cljrf_033_11_018.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/695/cljrf_034_11_019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/698/cljrf_035_11_020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/701/cljrf_036_11_021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/704/cljrf_039_11_023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/707/cljrf_040_11_024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/710/cljrf_41_11_25.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/713/cljrf_053_11_026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/642/plo_001_11.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/647/plo_002_11.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/650/plo_003_11.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/656/plo_004_11.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/655/plo_005_11.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/659/plo_007_11.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/662/plo_008_11.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/663/plo_009_11.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/666/plo_010_11.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/669/plo_011_11.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/672/plo_012_11.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/675/plo_013_11.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/678/plo_014_11.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/681/plo_015_11.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/684/plo_016_11.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/687/plo_017_11.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/690/plo_018_11.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/693/plo_019_11.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/696/plo_020_11.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/699/plo_021_11.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/702/plo_023_11.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/705/plo_024_11.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/708/plo_025_11.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/711/plo_026_11.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/782/req_05_2011.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/242/ata_1a_ord_2011.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/248/ata_2a_ord_2011.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/254/ata_3a_ord_2011.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/260/ata_4a_ord_2011.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/266/ata_5a_ord_2011.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/272/ata_6a_ord_2011.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/278/ata_7a_ord_2011.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/284/ata_8a_ord_2011.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/290/ata_9a_ord_2011.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/296/ata_10a_ord_2011.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/239/ata_1a_ext_2011.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/245/ata_2a_ext_2011.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/251/ata_3a_ext_2011.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/257/ata_4a_ext_2011.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/263/ata_5a_ext_2011.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/269/ata_6a_ext_2011.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/275/ata_7a_ext_2011.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/282/ata_8a_ext_2011.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/287/ata_9a_ext_2011.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/293/ata_10a_ext_2011.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/300/ata_11a_ext_2011.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/304/ata_12a_ext_2011.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/307/ata_13a_ext_2011.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/310/ata_14a_ext_2011.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/313/ata_15a_ext_2011.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/716/pem_05_11.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/715/pea_01_11.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/643/cfotc_01_11_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/645/cfotc_02_11_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/648/cfotc_03_11_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/651/cfotc_04_11_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/653/cfotc_05_11_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/657/cfotc_013_11_07.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/660/cfotc_014_11_08.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/664/cfotc_019_11_09.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/667/cfotc_022_11_10.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/714/ccf26032024_00000.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/670/cfotc_023_11_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/673/cfotc_026_11_12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/676/cfotc_027_11_13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/682/cfotc_028_11_15.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/679/cfotc_030_11_14.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/685/cfotc_031_11_16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/688/cfotc_032_11_17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/691/cfotc_033_11_18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/694/cfotc_034_11_19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/697/cfotc_035_11_20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/700/cfotc_036_11_21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/703/cfotc_039_11_23.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/706/cfotc_040_11_24.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/709/cfotc_041_11_25.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/712/cfotc_051_11_26.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/644/cljrf_01_11_01.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/646/cljrf_02_11_02.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/649/cljrf_03_11_03.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/652/cljrf_04_11_04.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/654/cljrf_05_11_05.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/658/cljrf_013_11_07.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/661/cljrf_014_11_08.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/665/cljrf_019_11_09.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/668/cljrf_022_11_10.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/671/cljrf_023_11_011.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/674/cljrf_026_11_012.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/677/cljrf_027_11_013.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/683/cljrf_028_11_015.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/680/cljrf_030_11_014.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/686/cljrf_031_11_016.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/689/cljrf_032_11_017.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/692/cljrf_033_11_018.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/695/cljrf_034_11_019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/698/cljrf_035_11_020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/701/cljrf_036_11_021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/704/cljrf_039_11_023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/707/cljrf_040_11_024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/710/cljrf_41_11_25.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/713/cljrf_053_11_026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/642/plo_001_11.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/647/plo_002_11.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/650/plo_003_11.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/656/plo_004_11.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/655/plo_005_11.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/659/plo_007_11.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/662/plo_008_11.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/663/plo_009_11.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/666/plo_010_11.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/669/plo_011_11.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/672/plo_012_11.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/675/plo_013_11.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/678/plo_014_11.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/681/plo_015_11.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/684/plo_016_11.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/687/plo_017_11.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/690/plo_018_11.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/693/plo_019_11.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/696/plo_020_11.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/699/plo_021_11.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/702/plo_023_11.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/705/plo_024_11.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/708/plo_025_11.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/711/plo_026_11.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/782/req_05_2011.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/242/ata_1a_ord_2011.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/248/ata_2a_ord_2011.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/254/ata_3a_ord_2011.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/260/ata_4a_ord_2011.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/266/ata_5a_ord_2011.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/272/ata_6a_ord_2011.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/278/ata_7a_ord_2011.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/284/ata_8a_ord_2011.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/290/ata_9a_ord_2011.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/296/ata_10a_ord_2011.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/239/ata_1a_ext_2011.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/245/ata_2a_ext_2011.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/251/ata_3a_ext_2011.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/257/ata_4a_ext_2011.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/263/ata_5a_ext_2011.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/269/ata_6a_ext_2011.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/275/ata_7a_ext_2011.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/282/ata_8a_ext_2011.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/287/ata_9a_ext_2011.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/293/ata_10a_ext_2011.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/300/ata_11a_ext_2011.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/304/ata_12a_ext_2011.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/307/ata_13a_ext_2011.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/310/ata_14a_ext_2011.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/313/ata_15a_ext_2011.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/716/pem_05_11.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2011/715/pea_01_11.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H102"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="47.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="91.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="90.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="246.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>