--- v0 (2025-12-08)
+++ v1 (2026-04-28)
@@ -51,825 +51,825 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>PARECER - COFC</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/719/cfotc_04_12.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/719/cfotc_04_12.pdf</t>
   </si>
   <si>
     <t>"Dá nova redação e revoga dispositivos da Lei Complementar no 001/2009."</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/722/cfotc_05_12.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/722/cfotc_05_12.pdf</t>
   </si>
   <si>
     <t>"Autoriza Baixa de bens inservíveis ao Patrimônio Público Municipal Local e dá outras providências."</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/725/cfotc_010_12.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/725/cfotc_010_12.pdf</t>
   </si>
   <si>
     <t>"CONCEDE REVISÃO GERAL DE SALARIO DOS SERVIDORES DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/767/cfotc_015_12.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/767/cfotc_015_12.pdf</t>
   </si>
   <si>
     <t>"Autoriza o município de Claraval/MG participar do Consórcio Intermunicipal de Saúde para gerenciamento dos serviços de atendimento de urgência e emergência e ações de educação permanente em urgência e emergência - CISGEM, e dá outras providências."</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/728/cfotc_016_12.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/728/cfotc_016_12.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR, AS DOTAÇÕES ORÇAMENTÁRIAS, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/731/cfotc_019_12.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/731/cfotc_019_12.pdf</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/734/cfotc_020_12.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/734/cfotc_020_12.pdf</t>
   </si>
   <si>
     <t>"CONCEDE AUMENTO DE SALÁRIO DO CARGO DE FARMACÊUTICO DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/737/cfotc_021_12.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/737/cfotc_021_12.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL DAS DOTAÇÕES ORÇAMENTÁRIAS, E DA OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/740/cfotc_022_12.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/740/cfotc_022_12.pdf</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/771/cfotc_23_12.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/771/cfotc_23_12.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A INSTITUIÇÃO DO PISO SALARIAL PROFISSIONAL PARA OS PROFISSIONAIS DO MAGISTÉRIO PÚBLICO DA EDUCAÇÃO BÁSICA MUNICIPAL E DÁ OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/774/cfotc_024_12.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/774/cfotc_024_12.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a organização da Política de Assistência Social no município e revoga as Leis Municipais Nºs 789 e 791 de 29/03/1996, e dá outras providencias."</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/743/cfotc_025_12.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/743/cfotc_025_12.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O MUNICÍPIO DE CLARAVAL A CELEBRAR CONVENIO DE COOPERAÇÃO COM O ESTADO DE MINAS GERAIS POR INTERMÉDIO DA POLÍCIA MILITAR DO ESTADO DE MINAS GERAIS 185ª  CIA IND. MAT. E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/777/cfotc_029_12.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/777/cfotc_029_12.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação de cargos e vagas no município de Claraval - MG e dá outras providências."</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/746/cfotc_030_12.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/746/cfotc_030_12.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE CONTRATAÇÃO DE PESSOAL EM CARÁTER EXCEPCIONAL E TEMPORÁRIO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/749/cfotc_031_12.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/749/cfotc_031_12.pdf</t>
   </si>
   <si>
     <t>"MODIFICA O ARTIGO 8º  DA LEI 990/2003 DE 05 DE DEZEMBRO DE 2003, QUE DISPÕE SOBRE POLITICA MUNICIPAL DE PROTEÇÃO, DEFESA E ATENDIMENTO DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, E REVOGA DISPOSIÇÕES EM CONTRÁRIO."</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/780/cfotc_032_12.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/780/cfotc_032_12.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR, ÀS DOTAÇÕES ORÇAMENTÁRIAS, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/752/cfotc_034_12.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/752/cfotc_034_12.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Municipal nº 1.159, de 22 de dezembro de 2009, que dispõe sobre o Plano Plurianual para o período de 2010 a 2013."</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/755/cfotc_035_12.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/755/cfotc_035_12.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Municipal nº 1.252, de 19 de junho de 2012 que dispõe sobre as diretrizes para a elaboração da proposta orçamentária para o exercício financeiro de 2013."</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/758/cfotc_039_12.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/758/cfotc_039_12.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O MUNICÍPIO DE CLARAVAL A CELEBRAR CONTRATO DE COMODATO COM A EMPRESA STAR LIFE DO BRASIL INDUSTRIA E COMERCIO LTDA. - ME, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/761/cfotc_40_12.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/761/cfotc_40_12.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE DENOMINAÇÃO DO TREVO CHEGADA DE FRANCA A CLARAVAL, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/764/cfotc_041_12.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/764/cfotc_041_12.pdf</t>
   </si>
   <si>
     <t>"ACRESCENTA PARAGRAFO 3º E PARAGRAFO 4º AO ARTIGO 104 DA LEI 660/1991 DE 28 DE FEVEREIRO DE 1991, QUE DISPÕE SOBRE O REGIME JURÍDICO ÚNICO E O ESTATUTO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO, DAS AUTARQUIAS E DAS FUNDAÇÕES MUNICIPAIS, E REVOGA DISPOSIÇÕES EM CONTRÁRIO."</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>PARECER - CCJR</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/720/cljrf_004_12.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/720/cljrf_004_12.pdf</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/723/cljrf_005_12.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/723/cljrf_005_12.pdf</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/726/cljrf_010_12.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/726/cljrf_010_12.pdf</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/768/cljrf_015_12.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/768/cljrf_015_12.pdf</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/729/cljrf_016_12.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/729/cljrf_016_12.pdf</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/732/cljrf_019_12.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/732/cljrf_019_12.pdf</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/735/cljrf_020_12.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/735/cljrf_020_12.pdf</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/738/cljrf_021_12.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/738/cljrf_021_12.pdf</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/741/cljrf_022_12.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/741/cljrf_022_12.pdf</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/770/cljrf_023_12.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/770/cljrf_023_12.pdf</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/773/cljrf_024_12.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/773/cljrf_024_12.pdf</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/744/cljrf_025_12.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/744/cljrf_025_12.pdf</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/776/cljrf_029_12.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/776/cljrf_029_12.pdf</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/747/cljrf_030_12.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/747/cljrf_030_12.pdf</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/750/cljrf_031_12.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/750/cljrf_031_12.pdf</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/779/cljrf_033_12.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/779/cljrf_033_12.pdf</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/753/cljrf_035_12.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/753/cljrf_035_12.pdf</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/756/cljrf_036_12.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/756/cljrf_036_12.pdf</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/759/cljrf_040_12.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/759/cljrf_040_12.pdf</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/762/cljrf_041_12.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/762/cljrf_041_12.pdf</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/765/cljrf_042_12.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/765/cljrf_042_12.pdf</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/721/plo_01_2012.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/721/plo_01_2012.pdf</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/766/plo_02_2012.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/766/plo_02_2012.pdf</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/724/plo_05_2012.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/724/plo_05_2012.pdf</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/727/plo_06_2012.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/727/plo_06_2012.pdf</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/730/plo_07_2012.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/730/plo_07_2012.pdf</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/733/plo_08_2012.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/733/plo_08_2012.pdf</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/736/plo_09_2012.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/736/plo_09_2012.pdf</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/739/plo_10_2012.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/739/plo_10_2012.pdf</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/769/plo_011_2012.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/769/plo_011_2012.pdf</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/772/plo_012_2012.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/772/plo_012_2012.pdf</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/742/plo_013_2012.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/742/plo_013_2012.pdf</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/775/plo_014_2012.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/775/plo_014_2012.pdf</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/745/plo_015_2012.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/745/plo_015_2012.pdf</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/748/plo_016_2012.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/748/plo_016_2012.pdf</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/778/plo_017_2012.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/778/plo_017_2012.pdf</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/751/plo_018_2012.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/751/plo_018_2012.pdf</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/754/plo_019_2012.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/754/plo_019_2012.pdf</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/757/plo_021_2012.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/757/plo_021_2012.pdf</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/760/plo_012_2012.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/760/plo_012_2012.pdf</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/763/plo_023_2012.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/763/plo_023_2012.pdf</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/718/plc_01_2012.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/718/plc_01_2012.pdf</t>
   </si>
   <si>
     <t>"Dá nova redação e revoga dispositivos da Lei Complementar nº 001/2009."</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>ASLO</t>
   </si>
   <si>
     <t>ATA SESSÃO LEGISLATIVA ORDINÁRIA</t>
   </si>
   <si>
     <t>Plenário da Câmara Municipal de Claraval - PlenCMC</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/166/ata_1a_ord_2012.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/166/ata_1a_ord_2012.pdf</t>
   </si>
   <si>
     <t>"Ata 1ª Reunião Ordinária de 2012."</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>Mesa Diretora da Câmara Municipal de Claraval - MDC</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/172/ata_2a_ord_2012.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/172/ata_2a_ord_2012.pdf</t>
   </si>
   <si>
     <t>"Ata 2ª Reunião Ordinária de 2012."</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/178/ata_3a_ord_2012.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/178/ata_3a_ord_2012.pdf</t>
   </si>
   <si>
     <t>"Ata 3ª Reunião Ordinária de 2012."</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/184/ata_4a_ord_2012.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/184/ata_4a_ord_2012.pdf</t>
   </si>
   <si>
     <t>"Ata 4ª Reunião Ordinária de 2012."</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/190/ata_5a_ord_2012.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/190/ata_5a_ord_2012.pdf</t>
   </si>
   <si>
     <t>"Ata 5ª Reunião Ordinária de 2012."</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/196/ata_6a_ord_2012.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/196/ata_6a_ord_2012.pdf</t>
   </si>
   <si>
     <t>"Ata 6ª Reunião Ordinária de 2012."</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/202/ata_7a_ord_2012.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/202/ata_7a_ord_2012.pdf</t>
   </si>
   <si>
     <t>"Ata 7ª Reunião Ordinária de 2012."</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/208/ata_8a_ord_2012.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/208/ata_8a_ord_2012.pdf</t>
   </si>
   <si>
     <t>"Ata 8ª Reunião Ordinária do ano de 2012."</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/219/ata_10a_ord_2012.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/219/ata_10a_ord_2012.pdf</t>
   </si>
   <si>
     <t>"Ata 10ª Sessão Ordinária de 2012."</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>ASLE</t>
   </si>
   <si>
     <t>ATA SESSÃO LEGISLATIVA EXTRAORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/163/ata_1a_ext_2012.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/163/ata_1a_ext_2012.pdf</t>
   </si>
   <si>
     <t>"Ata 1ª Reunião Extraordinária de 2012."</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/169/ata_2a_ext_2012.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/169/ata_2a_ext_2012.pdf</t>
   </si>
   <si>
     <t>"Ata 2ª Reunião Extraordinária de 2012."</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/175/ata_3a_ext_2012.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/175/ata_3a_ext_2012.pdf</t>
   </si>
   <si>
     <t>"Ata 3ª Reunião Extraordinária de 2012."</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/181/ata_4a_ext_2012.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/181/ata_4a_ext_2012.pdf</t>
   </si>
   <si>
     <t>"Ata 4ª Reunião Extraordinária de 2012."</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/187/ata_5a_ext_2012.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/187/ata_5a_ext_2012.pdf</t>
   </si>
   <si>
     <t>"Ata 5ª Reunião Extraordinária de 2012."</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/193/ata_6a_ext_2012.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/193/ata_6a_ext_2012.pdf</t>
   </si>
   <si>
     <t>"Ata 6ª Reunião Extraordinária de 2012."</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/199/ata_7a_ext_2012.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/199/ata_7a_ext_2012.pdf</t>
   </si>
   <si>
     <t>"Ata 7ª Reunião Extraordinária de 2012."</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/205/ata_8a_ext_2012.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/205/ata_8a_ext_2012.pdf</t>
   </si>
   <si>
     <t>"Ata 8ª Reunião Extraordinária de 2012."</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/211/ata_9a_ext_2012.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/211/ata_9a_ext_2012.pdf</t>
   </si>
   <si>
     <t>"Ata 9ª Sessão Extraordinária de 2012."</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/216/ata_10a_ext_2012.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/216/ata_10a_ext_2012.pdf</t>
   </si>
   <si>
     <t>"Ata 10ª Sessão Extraordinária de 2012."</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/222/ata_11a_ext_2012.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/222/ata_11a_ext_2012.pdf</t>
   </si>
   <si>
     <t>"Ata 11ª Reunião Extraordinária de 2012."</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/226/ata_12a_ext_2012.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/226/ata_12a_ext_2012.pdf</t>
   </si>
   <si>
     <t>"Ata 12ª Reunião Extraordinária de 2012."</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>PEA</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA ADITIVA</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/781/pea_01_2012.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/781/pea_01_2012.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1173,68 +1173,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/719/cfotc_04_12.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/722/cfotc_05_12.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/725/cfotc_010_12.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/767/cfotc_015_12.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/728/cfotc_016_12.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/731/cfotc_019_12.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/734/cfotc_020_12.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/737/cfotc_021_12.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/740/cfotc_022_12.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/771/cfotc_23_12.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/774/cfotc_024_12.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/743/cfotc_025_12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/777/cfotc_029_12.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/746/cfotc_030_12.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/749/cfotc_031_12.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/780/cfotc_032_12.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/752/cfotc_034_12.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/755/cfotc_035_12.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/758/cfotc_039_12.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/761/cfotc_40_12.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/764/cfotc_041_12.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/720/cljrf_004_12.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/723/cljrf_005_12.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/726/cljrf_010_12.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/768/cljrf_015_12.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/729/cljrf_016_12.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/732/cljrf_019_12.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/735/cljrf_020_12.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/738/cljrf_021_12.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/741/cljrf_022_12.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/770/cljrf_023_12.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/773/cljrf_024_12.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/744/cljrf_025_12.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/776/cljrf_029_12.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/747/cljrf_030_12.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/750/cljrf_031_12.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/779/cljrf_033_12.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/753/cljrf_035_12.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/756/cljrf_036_12.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/759/cljrf_040_12.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/762/cljrf_041_12.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/765/cljrf_042_12.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/721/plo_01_2012.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/766/plo_02_2012.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/724/plo_05_2012.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/727/plo_06_2012.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/730/plo_07_2012.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/733/plo_08_2012.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/736/plo_09_2012.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/739/plo_10_2012.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/769/plo_011_2012.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/772/plo_012_2012.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/742/plo_013_2012.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/775/plo_014_2012.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/745/plo_015_2012.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/748/plo_016_2012.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/778/plo_017_2012.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/751/plo_018_2012.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/754/plo_019_2012.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/757/plo_021_2012.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/760/plo_012_2012.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/763/plo_023_2012.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/718/plc_01_2012.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/166/ata_1a_ord_2012.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/172/ata_2a_ord_2012.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/178/ata_3a_ord_2012.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/184/ata_4a_ord_2012.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/190/ata_5a_ord_2012.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/196/ata_6a_ord_2012.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/202/ata_7a_ord_2012.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/208/ata_8a_ord_2012.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/219/ata_10a_ord_2012.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/163/ata_1a_ext_2012.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/169/ata_2a_ext_2012.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/175/ata_3a_ext_2012.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/181/ata_4a_ext_2012.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/187/ata_5a_ext_2012.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/193/ata_6a_ext_2012.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/199/ata_7a_ext_2012.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/205/ata_8a_ext_2012.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/211/ata_9a_ext_2012.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/216/ata_10a_ext_2012.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/222/ata_11a_ext_2012.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/226/ata_12a_ext_2012.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/781/pea_01_2012.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/719/cfotc_04_12.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/722/cfotc_05_12.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/725/cfotc_010_12.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/767/cfotc_015_12.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/728/cfotc_016_12.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/731/cfotc_019_12.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/734/cfotc_020_12.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/737/cfotc_021_12.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/740/cfotc_022_12.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/771/cfotc_23_12.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/774/cfotc_024_12.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/743/cfotc_025_12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/777/cfotc_029_12.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/746/cfotc_030_12.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/749/cfotc_031_12.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/780/cfotc_032_12.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/752/cfotc_034_12.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/755/cfotc_035_12.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/758/cfotc_039_12.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/761/cfotc_40_12.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/764/cfotc_041_12.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/720/cljrf_004_12.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/723/cljrf_005_12.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/726/cljrf_010_12.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/768/cljrf_015_12.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/729/cljrf_016_12.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/732/cljrf_019_12.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/735/cljrf_020_12.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/738/cljrf_021_12.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/741/cljrf_022_12.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/770/cljrf_023_12.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/773/cljrf_024_12.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/744/cljrf_025_12.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/776/cljrf_029_12.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/747/cljrf_030_12.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/750/cljrf_031_12.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/779/cljrf_033_12.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/753/cljrf_035_12.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/756/cljrf_036_12.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/759/cljrf_040_12.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/762/cljrf_041_12.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/765/cljrf_042_12.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/721/plo_01_2012.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/766/plo_02_2012.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/724/plo_05_2012.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/727/plo_06_2012.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/730/plo_07_2012.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/733/plo_08_2012.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/736/plo_09_2012.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/739/plo_10_2012.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/769/plo_011_2012.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/772/plo_012_2012.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/742/plo_013_2012.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/775/plo_014_2012.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/745/plo_015_2012.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/748/plo_016_2012.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/778/plo_017_2012.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/751/plo_018_2012.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/754/plo_019_2012.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/757/plo_021_2012.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/760/plo_012_2012.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/763/plo_023_2012.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/718/plc_01_2012.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/166/ata_1a_ord_2012.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/172/ata_2a_ord_2012.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/178/ata_3a_ord_2012.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/184/ata_4a_ord_2012.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/190/ata_5a_ord_2012.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/196/ata_6a_ord_2012.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/202/ata_7a_ord_2012.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/208/ata_8a_ord_2012.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/219/ata_10a_ord_2012.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/163/ata_1a_ext_2012.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/169/ata_2a_ext_2012.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/175/ata_3a_ext_2012.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/181/ata_4a_ext_2012.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/187/ata_5a_ext_2012.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/193/ata_6a_ext_2012.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/199/ata_7a_ext_2012.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/205/ata_8a_ext_2012.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/211/ata_9a_ext_2012.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/216/ata_10a_ext_2012.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/222/ata_11a_ext_2012.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/226/ata_12a_ext_2012.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2012/781/pea_01_2012.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H86"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="48.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="90.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="89.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>