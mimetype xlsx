--- v0 (2026-01-27)
+++ v1 (2026-04-28)
@@ -51,1133 +51,1133 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>PARECER - COFC</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1052/cfotc_01_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1052/cfotc_01_2014.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a abrir crédito especial para perfurar poço artesiano na Comunidade Rural denominada Comunidade Gupiara no Município de Claraval-MG."</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1076/cfotc_05_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1076/cfotc_05_2014.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Convênio de Cooperação com o Estado de Minas Gerais, para o fim de estabelecer uma colaboração federativa na organização, regulação, fiscalização e prestação dos serviços públicos municipais de abastecimento de água e de esgotamento sanitário, e dá outras providências."</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1070/cfotc_06_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1070/cfotc_06_2014.pdf</t>
   </si>
   <si>
     <t>"Concede isenção de tributos, que especifica, à Empresa prestadora dos serviços públicos de abastecimento de água e esgotamento sanitário por ocasião da outorga destes serviços."</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1058/cfotc_07_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1058/cfotc_07_2014.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o Conselho e Fundo Municipal Antidrogas do Município de Claraval - MG e dá outras providências."</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1082/cfotc_09_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1082/cfotc_09_2014.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Política Municipal de Turismo."</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1088/cfotc_11_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1088/cfotc_11_2014.pdf</t>
   </si>
   <si>
     <t>"Autoriza baixa de bens inservíveis do patrimônio público_x000D_
 municipal, constantes de veículos e máquinas de terraplenagem, e dá outras providências."</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1064/cfotc_12_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1064/cfotc_12_2014.pdf</t>
   </si>
   <si>
     <t>"Reformula o programa de bolsas de estudos, criado pela Lei nº 935/2001, e dá outras providências."</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1094/cfotc_13_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1094/cfotc_13_2014.pdf</t>
   </si>
   <si>
     <t>"Lei que institui o Serviço de acolhimento em "Família Acolhedora", Acolhimento Institucional e dá outras providências."</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1100/cfotc_17_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1100/cfotc_17_2014.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a doar terreno de propriedade do Município de Claraval ao Fundo de Arrendamento Residencial- FAR, administrado pela Caixa Econômica Federal."</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1121/cfotc_18_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1121/cfotc_18_2014.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR, AS DOTAÇÕES DÁ ORÇAMENTÁRIAS, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1106/cfotc_20_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1106/cfotc_20_2014.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a reformulação do Conselho Municipal de_x000D_
 Desenvolvimento Rural - CMDR e dá outras providências."</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1115/cfotc_21_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1115/cfotc_21_2014.pdf</t>
   </si>
   <si>
     <t>"Declara de utilidade pública a entidade associativa que especifica e dá outras providências."</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1118/cfotc_22_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1118/cfotc_22_2014.pdf</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1124/cfotc_23_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1124/cfotc_23_2014.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR, AS DOTAÇÕES ORÇAMENTÁRIAS, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1142/cfotc_26_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1142/cfotc_26_2014.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ARTIGO 2º DA LEI N° 1.116/2009 QUE DISPÕE SOBRE A CONCESSÃO DE DESEMPENHO E PRODUTIVIDADE."</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1148/cfotc_27_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1148/cfotc_27_2014.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO A PROMOVER REVISÃO GERAL DOS SALÁRIOS DOS SERVIDORES DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1154/cfotc_28_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1154/cfotc_28_2014.pdf</t>
   </si>
   <si>
     <t>"Altera a redação e revoga artigos que especifica da Lei nº 1.313/2014, e dá outras providências."</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1133/cfotc_32_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1133/cfotc_32_2014.pdf</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1159/cfotc_34_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1159/cfotc_34_2014.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR, AS DOTAÇÕES ORÇAMENTÁRIAS, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1165/cfotc_35_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1165/cfotc_35_2014.pdf</t>
   </si>
   <si>
     <t>"Autoriza ao Poder Executivo ceder a instituições financeiras públicas créditos decorrentes de compensações financeiras pela utilização de recursos hídricos para geração de energia elétrica e dá outras providências."</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1174/cfotc_36_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1174/cfotc_36_2014.pdf</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1180/cfotc_37_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1180/cfotc_37_2014.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Política Municipal de Segurança Alimentar e Nutricional Sustentável e dá outras providências."</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1240/cfotc_39_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1240/cfotc_39_2014.pdf</t>
   </si>
   <si>
     <t>"Altera a redação de artigos da Lei nº 671/91, com a redação dada pela Lei 703/92, e dá outras providências."</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1189/cfotc_40_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1189/cfotc_40_2014.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o "Projeto Arvore da Vida" e dá outras providências."</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1198/cfotc_41_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1198/cfotc_41_2014.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre adequação do vencimento do cargo de agente comunitário e dá outras providências".</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1237/cfotc_42_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1237/cfotc_42_2014.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL QUE DISPÕE SOBRE O PLANO PLURIANUAL PARA 2014- 2017(PPA); LEI MUNICIPAL LDO, QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2014; LEI MUNICIPAL Nº 1.310, DE 20 DE DEZEMBRO DE 2013, QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CLARAVAL/MG PARA O EXERCÍCIO FINANCEIRO DE 2014; AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DO EXERCÍCIO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1207/cfotc_44_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1207/cfotc_44_2014.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação do programa municipal de incentivo à doação de alimentos - banco de alimentos."</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1213/cfotc_45_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1213/cfotc_45_2014.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a aderir ao Consórcio e ratifica os termos do Contrato Intermunicipal de Saneamento Básico, Meio Ambiente, Atenção à Sanidade dos Produtos de Origem Agropecuária, Segurança Alimentar e Combate a Zoonoses Serra da Canastra, Alto São Francisco e Médio Rio Grande - CICANASTRA e dá outras providências."</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1043/cfotc_47_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1043/cfotc_47_2014.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre ampliação do perímetro urbano do município e dá outras providências."</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1046/cfotc_48_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1046/cfotc_48_2014.pdf</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1219/cfotc_56_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1219/cfotc_56_2014.pdf</t>
   </si>
   <si>
     <t>"Autoriza a celebração de convênio e/ou Termo Aditivo com a Associação de Pais e Amigos dos Excepcionais de Franca-SP. objetivando a execução de programa de atendimento à pessoa com deficiência de Claraval-MG."</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>PARECER - CCJR</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1053/cljrf_01_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1053/cljrf_01_2014.pdf</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1077/cljrf_05_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1077/cljrf_05_2014.pdf</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1071/cljrf_06_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1071/cljrf_06_2014.pdf</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1059/cljrf_07_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1059/cljrf_07_2014.pdf</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1083/cljrf_09_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1083/cljrf_09_2014.pdf</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1089/cljrf_11_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1089/cljrf_11_2014.pdf</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1065/cljrf_12_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1065/cljrf_12_2014.pdf</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1095/cljrf_13_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1095/cljrf_13_2014.pdf</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1101/cljrf_17_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1101/cljrf_17_2014.pdf</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1122/cljrf_18_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1122/cljrf_18_2014.pdf</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1107/cljrf_20_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1107/cljrf_20_2014.pdf</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1116/cljrf_21_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1116/cljrf_21_2014.pdf</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1119/cljrf_22_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1119/cljrf_22_2014.pdf</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1125/cljrf_23_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1125/cljrf_23_2014.pdf</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1143/cljrf_26_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1143/cljrf_26_2014.pdf</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1149/cljrf_27_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1149/cljrf_27_2014.pdf</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1155/cljrf_28_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1155/cljrf_28_2014.pdf</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1134/cljrf_32_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1134/cljrf_32_2014.pdf</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1160/cljrf_34_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1160/cljrf_34_2014.pdf</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1166/cfotc_35_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1166/cfotc_35_2014.pdf</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1175/cljrf_36_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1175/cljrf_36_2014.pdf</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1181/cljrf_37_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1181/cljrf_37_2014.pdf</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1241/cljrf_39_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1241/cljrf_39_2014.pdf</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1190/cljrf_40_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1190/cljrf_40_2014.pdf</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1199/cljrf_41_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1199/cljrf_41_2014.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre adequação do vencimento do cargo de agente comunitário e dá outras providências."</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1238/cljrf_42_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1238/cljrf_42_2014.pdf</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1208/cljrf_44_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1208/cljrf_44_2014.pdf</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1214/cljrf_45_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1214/cljrf_45_2014.pdf</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1044/cljrf_47_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1044/cljrf_47_2014.pdf</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1047/cljrf_48_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1047/cljrf_48_2014.pdf</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1220/cljrf_56_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1220/cljrf_56_2014.pdf</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1054/plo_01_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1054/plo_01_2014.pdf</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1060/plo_02_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1060/plo_02_2014.pdf</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1066/plo_03_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1066/plo_03_2014.pdf</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1072/plo_04_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1072/plo_04_2014.pdf</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1078/plo_05_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1078/plo_05_2014.pdf</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1084/plo_06_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1084/plo_06_2014.pdf</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1090/plo_07_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1090/plo_07_2014.pdf</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1096/plo_08_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1096/plo_08_2014.pdf</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1102/plo_09_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1102/plo_09_2014.pdf</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1108/plo_10_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1108/plo_10_2014.pdf</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1117/plo_12_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1117/plo_12_2014.pdf</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1120/plo_13_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1120/plo_13_2014.pdf</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1123/plo_14_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1123/plo_14_2014.pdf</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1126/plo_15_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1126/plo_15_2014.pdf</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1135/plo_17_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1135/plo_17_2014.pdf</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1144/plo_19_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1144/plo_19_2014.pdf</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1150/plo_20_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1150/plo_20_2014.pdf</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1156/plo_21_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1156/plo_21_2014.pdf</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1161/plo_22_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1161/plo_22_2014.pdf</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1167/plo_23_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1167/plo_23_2014.pdf</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1176/plo_25_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1176/plo_25_2014.pdf</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1182/plo_26_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1182/plo_26_2014.pdf</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1242/plo_27_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1242/plo_27_2014.pdf</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1191/plo_28_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1191/plo_28_2014.pdf</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1200/plo_30_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1200/plo_30_2014.pdf</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1239/plo_32_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1239/plo_32_2014.pdf</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1209/plo_33_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1209/plo_33_2014.pdf</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1215/plo_34_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1215/plo_34_2014.pdf</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1221/plo_35_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1221/plo_35_2014.pdf</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1045/plc_01_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1045/plc_01_2014.pdf</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1048/plc_02_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1048/plc_02_2014.pdf</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>ASLO</t>
   </si>
   <si>
     <t>ATA SESSÃO LEGISLATIVA ORDINÁRIA</t>
   </si>
   <si>
     <t>Mesa Diretora da Câmara Municipal de Claraval - MDC</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/168/ata_1a_ord_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/168/ata_1a_ord_2014.pdf</t>
   </si>
   <si>
     <t>"Ata 1ª Reunião Ordinária de 2014."</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/174/ata_2a_ord_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/174/ata_2a_ord_2014.pdf</t>
   </si>
   <si>
     <t>"Ata 2ª Reunião Ordinária de 2014."</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/180/ata_3a_ord_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/180/ata_3a_ord_2014.pdf</t>
   </si>
   <si>
     <t>"Ata 3ª Reunião Ordinária de 2014."</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/186/ata_4a_ord_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/186/ata_4a_ord_2014.pdf</t>
   </si>
   <si>
     <t>"Ata 4ª Reunião Ordinária de 2014."</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/192/ata_5a_ord_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/192/ata_5a_ord_2014.pdf</t>
   </si>
   <si>
     <t>"Ata 5ª Reunião Ordinária de 2014."</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>Plenário da Câmara Municipal de Claraval - PlenCMC</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/198/ata_6a_ord_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/198/ata_6a_ord_2014.pdf</t>
   </si>
   <si>
     <t>"Ata 6ª Reunião Ordinária de 2014."</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/204/ata_7a_ord_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/204/ata_7a_ord_2014.pdf</t>
   </si>
   <si>
     <t>"Ata 7ª Reunião Ordinária de 2014."</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/210/ata_8a_ord_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/210/ata_8a_ord_2014.pdf</t>
   </si>
   <si>
     <t>"Ata 8ª Sessão Ordinária de 2014."</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/215/ata_9a_ord_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/215/ata_9a_ord_2014.pdf</t>
   </si>
   <si>
     <t>"Ata 9ª Sessão Ordinária de 2014."</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/221/ata_10a_ord_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/221/ata_10a_ord_2014.pdf</t>
   </si>
   <si>
     <t>"Ata 10ª Reunião Ordinária de 2014."</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/225/ata_11a_ord_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/225/ata_11a_ord_2014.pdf</t>
   </si>
   <si>
     <t>"Ata 11ª Reunião Ordinária de 2014."</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>ASLE</t>
   </si>
   <si>
     <t>ATA SESSÃO LEGISLATIVA EXTRAORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/165/ata_1a_ext_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/165/ata_1a_ext_2014.pdf</t>
   </si>
   <si>
     <t>"Ata 1ª Reunião Extraordinária de 2014."</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/171/ata_2a_ext_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/171/ata_2a_ext_2014.pdf</t>
   </si>
   <si>
     <t>"Ata 2ª Reunião Extraordinária de 2014."</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/177/ata_3a_ext_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/177/ata_3a_ext_2014.pdf</t>
   </si>
   <si>
     <t>"Ata 3ª Reunião Extraordinária de 2014."</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/183/ata_4a_ext_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/183/ata_4a_ext_2014.pdf</t>
   </si>
   <si>
     <t>"Ata 4ª Reunião Extraordinária de 2014."</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/189/ata_5a_ext_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/189/ata_5a_ext_2014.pdf</t>
   </si>
   <si>
     <t>"Ata 5ª Reunião Extraordinária de 2014."</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/195/ata_6a_ext_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/195/ata_6a_ext_2014.pdf</t>
   </si>
   <si>
     <t>"Ata 6ª Reunião Extraordinária de 2014."</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/201/ata_7a_ext_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/201/ata_7a_ext_2014.pdf</t>
   </si>
   <si>
     <t>"Ata 7ª Reunião Extraordinária de 2014."</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/207/ata_8a_ext_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/207/ata_8a_ext_2014.pdf</t>
   </si>
   <si>
     <t>"Ata 8ª Reunião Extraordinária do ano de 2014."</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/213/ata_9a_ext_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/213/ata_9a_ext_2014.pdf</t>
   </si>
   <si>
     <t>"Ata 9ª Sessão Extraordinária de 2014."</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/218/ata_10a_ext_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/218/ata_10a_ext_2014.pdf</t>
   </si>
   <si>
     <t>"Ata 10ª Sessão Extraordinária de 2014."</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/224/ata_11a_ext_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/224/ata_11a_ext_2014.pdf</t>
   </si>
   <si>
     <t>"Ata 11ª Reunião Extraordinária de 2014."</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/228/ata_12a_ext_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/228/ata_12a_ext_2014.pdf</t>
   </si>
   <si>
     <t>"Ata 12ª Reunião Extraordinária de 2014."</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/229/ata_13a_ext_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/229/ata_13a_ext_2014.pdf</t>
   </si>
   <si>
     <t>"Ata 13ª Reunião Extraordinária de 2014."</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/231/ata_14a_ext_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/231/ata_14a_ext_2014.pdf</t>
   </si>
   <si>
     <t>"Ata 14ª Reunião Extraordinária de 2014."</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/233/ata_15a_ext_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/233/ata_15a_ext_2014.pdf</t>
   </si>
   <si>
     <t>"Ata 15ª Reunião Extraordinária de 2014."</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/235/ata_16a_ext_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/235/ata_16a_ext_2014.pdf</t>
   </si>
   <si>
     <t>"Ata 16ª Reunião Extraordinária de 2014."</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/237/ata_17a_ext_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/237/ata_17a_ext_2014.pdf</t>
   </si>
   <si>
     <t>"Ata 17ª Reunião Extraordinária de 2014."</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/238/ata_18a_ext_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/238/ata_18a_ext_2014.pdf</t>
   </si>
   <si>
     <t>"Ata 18ª Reunião Extraordinária de 2014."</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA MODIFICATIVA</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1245/pem_03_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1245/pem_03_2014.pdf</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>PEA</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA ADITIVA</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1244/pea_01_2014.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1244/pea_01_2014.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a celebrar Convênio de Cooperação com o Estado de Minas Gerais, para fim de estabelecer uma colaboração federativa na organização, regulação, fiscalização e prestação dos serviços públicos municipais de abastecimento de água e de esgotamento sanitário, e dá outras providencias."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1484,67 +1484,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1052/cfotc_01_2014.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1076/cfotc_05_2014.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1070/cfotc_06_2014.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1058/cfotc_07_2014.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1082/cfotc_09_2014.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1088/cfotc_11_2014.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1064/cfotc_12_2014.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1094/cfotc_13_2014.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1100/cfotc_17_2014.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1121/cfotc_18_2014.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1106/cfotc_20_2014.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1115/cfotc_21_2014.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1118/cfotc_22_2014.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1124/cfotc_23_2014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1142/cfotc_26_2014.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1148/cfotc_27_2014.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1154/cfotc_28_2014.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1133/cfotc_32_2014.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1159/cfotc_34_2014.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1165/cfotc_35_2014.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1174/cfotc_36_2014.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1180/cfotc_37_2014.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1240/cfotc_39_2014.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1189/cfotc_40_2014.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1198/cfotc_41_2014.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1237/cfotc_42_2014.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1207/cfotc_44_2014.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1213/cfotc_45_2014.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1043/cfotc_47_2014.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1046/cfotc_48_2014.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1219/cfotc_56_2014.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1053/cljrf_01_2014.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1077/cljrf_05_2014.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1071/cljrf_06_2014.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1059/cljrf_07_2014.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1083/cljrf_09_2014.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1089/cljrf_11_2014.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1065/cljrf_12_2014.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1095/cljrf_13_2014.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1101/cljrf_17_2014.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1122/cljrf_18_2014.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1107/cljrf_20_2014.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1116/cljrf_21_2014.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1119/cljrf_22_2014.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1125/cljrf_23_2014.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1143/cljrf_26_2014.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1149/cljrf_27_2014.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1155/cljrf_28_2014.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1134/cljrf_32_2014.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1160/cljrf_34_2014.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1166/cfotc_35_2014.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1175/cljrf_36_2014.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1181/cljrf_37_2014.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1241/cljrf_39_2014.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1190/cljrf_40_2014.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1199/cljrf_41_2014.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1238/cljrf_42_2014.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1208/cljrf_44_2014.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1214/cljrf_45_2014.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1044/cljrf_47_2014.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1047/cljrf_48_2014.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1220/cljrf_56_2014.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1054/plo_01_2014.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1060/plo_02_2014.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1066/plo_03_2014.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1072/plo_04_2014.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1078/plo_05_2014.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1084/plo_06_2014.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1090/plo_07_2014.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1096/plo_08_2014.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1102/plo_09_2014.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1108/plo_10_2014.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1117/plo_12_2014.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1120/plo_13_2014.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1123/plo_14_2014.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1126/plo_15_2014.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1135/plo_17_2014.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1144/plo_19_2014.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1150/plo_20_2014.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1156/plo_21_2014.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1161/plo_22_2014.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1167/plo_23_2014.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1176/plo_25_2014.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1182/plo_26_2014.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1242/plo_27_2014.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1191/plo_28_2014.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1200/plo_30_2014.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1239/plo_32_2014.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1209/plo_33_2014.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1215/plo_34_2014.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1221/plo_35_2014.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1045/plc_01_2014.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1048/plc_02_2014.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/168/ata_1a_ord_2014.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/174/ata_2a_ord_2014.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/180/ata_3a_ord_2014.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/186/ata_4a_ord_2014.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/192/ata_5a_ord_2014.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/198/ata_6a_ord_2014.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/204/ata_7a_ord_2014.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/210/ata_8a_ord_2014.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/215/ata_9a_ord_2014.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/221/ata_10a_ord_2014.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/225/ata_11a_ord_2014.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/165/ata_1a_ext_2014.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/171/ata_2a_ext_2014.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/177/ata_3a_ext_2014.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/183/ata_4a_ext_2014.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/189/ata_5a_ext_2014.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/195/ata_6a_ext_2014.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/201/ata_7a_ext_2014.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/207/ata_8a_ext_2014.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/213/ata_9a_ext_2014.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/218/ata_10a_ext_2014.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/224/ata_11a_ext_2014.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/228/ata_12a_ext_2014.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/229/ata_13a_ext_2014.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/231/ata_14a_ext_2014.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/233/ata_15a_ext_2014.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/235/ata_16a_ext_2014.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/237/ata_17a_ext_2014.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/238/ata_18a_ext_2014.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1245/pem_03_2014.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1244/pea_01_2014.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1052/cfotc_01_2014.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1076/cfotc_05_2014.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1070/cfotc_06_2014.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1058/cfotc_07_2014.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1082/cfotc_09_2014.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1088/cfotc_11_2014.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1064/cfotc_12_2014.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1094/cfotc_13_2014.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1100/cfotc_17_2014.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1121/cfotc_18_2014.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1106/cfotc_20_2014.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1115/cfotc_21_2014.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1118/cfotc_22_2014.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1124/cfotc_23_2014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1142/cfotc_26_2014.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1148/cfotc_27_2014.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1154/cfotc_28_2014.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1133/cfotc_32_2014.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1159/cfotc_34_2014.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1165/cfotc_35_2014.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1174/cfotc_36_2014.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1180/cfotc_37_2014.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1240/cfotc_39_2014.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1189/cfotc_40_2014.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1198/cfotc_41_2014.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1237/cfotc_42_2014.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1207/cfotc_44_2014.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1213/cfotc_45_2014.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1043/cfotc_47_2014.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1046/cfotc_48_2014.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1219/cfotc_56_2014.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1053/cljrf_01_2014.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1077/cljrf_05_2014.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1071/cljrf_06_2014.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1059/cljrf_07_2014.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1083/cljrf_09_2014.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1089/cljrf_11_2014.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1065/cljrf_12_2014.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1095/cljrf_13_2014.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1101/cljrf_17_2014.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1122/cljrf_18_2014.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1107/cljrf_20_2014.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1116/cljrf_21_2014.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1119/cljrf_22_2014.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1125/cljrf_23_2014.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1143/cljrf_26_2014.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1149/cljrf_27_2014.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1155/cljrf_28_2014.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1134/cljrf_32_2014.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1160/cljrf_34_2014.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1166/cfotc_35_2014.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1175/cljrf_36_2014.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1181/cljrf_37_2014.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1241/cljrf_39_2014.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1190/cljrf_40_2014.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1199/cljrf_41_2014.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1238/cljrf_42_2014.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1208/cljrf_44_2014.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1214/cljrf_45_2014.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1044/cljrf_47_2014.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1047/cljrf_48_2014.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1220/cljrf_56_2014.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1054/plo_01_2014.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1060/plo_02_2014.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1066/plo_03_2014.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1072/plo_04_2014.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1078/plo_05_2014.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1084/plo_06_2014.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1090/plo_07_2014.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1096/plo_08_2014.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1102/plo_09_2014.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1108/plo_10_2014.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1117/plo_12_2014.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1120/plo_13_2014.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1123/plo_14_2014.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1126/plo_15_2014.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1135/plo_17_2014.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1144/plo_19_2014.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1150/plo_20_2014.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1156/plo_21_2014.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1161/plo_22_2014.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1167/plo_23_2014.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1176/plo_25_2014.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1182/plo_26_2014.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1242/plo_27_2014.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1191/plo_28_2014.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1200/plo_30_2014.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1239/plo_32_2014.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1209/plo_33_2014.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1215/plo_34_2014.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1221/plo_35_2014.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1045/plc_01_2014.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1048/plc_02_2014.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/168/ata_1a_ord_2014.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/174/ata_2a_ord_2014.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/180/ata_3a_ord_2014.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/186/ata_4a_ord_2014.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/192/ata_5a_ord_2014.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/198/ata_6a_ord_2014.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/204/ata_7a_ord_2014.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/210/ata_8a_ord_2014.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/215/ata_9a_ord_2014.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/221/ata_10a_ord_2014.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/225/ata_11a_ord_2014.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/165/ata_1a_ext_2014.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/171/ata_2a_ext_2014.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/177/ata_3a_ext_2014.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/183/ata_4a_ext_2014.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/189/ata_5a_ext_2014.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/195/ata_6a_ext_2014.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/201/ata_7a_ext_2014.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/207/ata_8a_ext_2014.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/213/ata_9a_ext_2014.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/218/ata_10a_ext_2014.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/224/ata_11a_ext_2014.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/228/ata_12a_ext_2014.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/229/ata_13a_ext_2014.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/231/ata_14a_ext_2014.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/233/ata_15a_ext_2014.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/235/ata_16a_ext_2014.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/237/ata_17a_ext_2014.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/238/ata_18a_ext_2014.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1245/pem_03_2014.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2014/1244/pea_01_2014.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H125"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="48.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="90.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="89.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>