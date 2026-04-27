--- v0 (2026-01-27)
+++ v1 (2026-04-27)
@@ -51,720 +51,720 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>PARECER - COFC</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/784/cfotc_06_15.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/784/cfotc_06_15.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre ampliação do perímetro urbano do município_x000D_
 e dá outras providências."</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/793/cfotc_08_15.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/793/cfotc_08_15.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR, AS DOTAÇÕES ORÇAMENTÁRIAS, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/796/cfotc_09_15.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/796/cfotc_09_15.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a promover revisão geral dos salários dos servidores do município e dá outras providências."</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/799/cfotc_12_15.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/799/cfotc_12_15.pdf</t>
   </si>
   <si>
     <t>"Aprova o Plano Municipal de Educação - PME e dá outras providências."</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/802/cfotc_14_15.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/802/cfotc_14_15.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a retirada de veículos abandonados nas vias públicas do Município, e dá outras providências."</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/787/cfotc_15_15.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/787/cfotc_15_15.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre ampliação do perímetro urbano do município e dá outras providências."</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/805/cfotc_16_15.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/805/cfotc_16_15.pdf</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/790/cfotc_17_15.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/790/cfotc_17_15.pdf</t>
   </si>
   <si>
     <t>"Institui o Programa de Regularização Fiscal no Município de_x000D_
 Claraval-MG, mediante concessão de anistia de multa, juros e correção monetária incidentes em créditos tributários e dá outras providências."</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/808/cfotc_20_15.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/808/cfotc_20_15.pdf</t>
   </si>
   <si>
     <t>"Ratifica a Adesão do Município de Claraval, Est Minas Gerais,_x000D_
 ao Protocolo de Intenções do Consórcio Público para o Desenvolvimento do Café e dá outras providencias."</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/811/cfotc_21_15.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/811/cfotc_21_15.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre desafetação de áreas institucionais de propriedade do Município e autoriza o Poder Executivo a doá-las à COHAB MINAS, a fim de nelas ser realizado empreendimento habitacional e dá outras providencias."</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/814/cfotc_23_15.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/814/cfotc_23_15.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a regularização de imóveis localizados no perímetro urbano do município de Claraval-MG."</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/817/cfotc_25_15.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/817/cfotc_25_15.pdf</t>
   </si>
   <si>
     <t>"Autoriza concessão de Subvenções, Auxílios Financeiros e Contribuições e contém outras providências."</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/820/cfotc_25_15.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/820/cfotc_25_15.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Municipal nº 1.310, de 19 de novembro de 2013, que dispõe sobre o Plano Plurianual para o período de 2014 a 2017."</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/855/cfotc_26_2016.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/855/cfotc_26_2016.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Municipal nº 1.346, de 25 de junho de 2015, Que dispõe sobre as diretrizes para a elaboração da proposta orçamentária para o exercício de 2016."</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>PARECER - CCJR</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/785/cljrf_06_15.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/785/cljrf_06_15.pdf</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/794/cljrf_08_15.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/794/cljrf_08_15.pdf</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/797/cljrf_09_15.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/797/cljrf_09_15.pdf</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/800/cljrf_12_15.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/800/cljrf_12_15.pdf</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/803/cljrf_14_15.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/803/cljrf_14_15.pdf</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/788/cljrf_15_15.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/788/cljrf_15_15.pdf</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/806/cljrf_16_15.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/806/cljrf_16_15.pdf</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/791/cljrf_17_15.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/791/cljrf_17_15.pdf</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/809/cljrf_20_15.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/809/cljrf_20_15.pdf</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/812/cljrf_21_15.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/812/cljrf_21_15.pdf</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/815/cljrf_23_15.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/815/cljrf_23_15.pdf</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/818/cljrf_24_15.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/818/cljrf_24_15.pdf</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/821/cljrf_25_15.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/821/cljrf_25_15.pdf</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/856/cljrf_26_2016.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/856/cljrf_26_2016.pdf</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/792/plo_004_2015.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/792/plo_004_2015.pdf</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/795/plo_006_2015.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/795/plo_006_2015.pdf</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/798/plo_007_2015.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/798/plo_007_2015.pdf</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/801/plo_008_2015.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/801/plo_008_2015.pdf</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/804/plo_009_2015.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/804/plo_009_2015.pdf</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/807/plo_011_2015.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/807/plo_011_2015.pdf</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/810/plo_012_2015.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/810/plo_012_2015.pdf</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/813/plo_013_2015.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/813/plo_013_2015.pdf</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/816/plo_014_2015.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/816/plo_014_2015.pdf</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/819/plo_015_2015.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/819/plo_015_2015.pdf</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/854/plo_016_2015.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/854/plo_016_2015.pdf</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/783/plc_001_2015.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/783/plc_001_2015.pdf</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/786/plc_002_2015.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/786/plc_002_2015.pdf</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/789/plc_003_2015.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/789/plc_003_2015.pdf</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>ASLO</t>
   </si>
   <si>
     <t>ATA SESSÃO LEGISLATIVA ORDINÁRIA</t>
   </si>
   <si>
     <t>Plenário da Câmara Municipal de Claraval - PlenCMC</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/113/ata_1a_ord_2015.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/113/ata_1a_ord_2015.pdf</t>
   </si>
   <si>
     <t>Ata da 1ª Reunião Ordinária de 2015.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/116/ata_2a_ord_2015.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/116/ata_2a_ord_2015.pdf</t>
   </si>
   <si>
     <t>"Ata da 2ª Reunião Ordinária de 2015."</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/133/ata_3a_ord_2015.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/133/ata_3a_ord_2015.pdf</t>
   </si>
   <si>
     <t>"Ata da 3ª Reunião Ordinária de 2015."</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/134/ata_4a_ord_2015.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/134/ata_4a_ord_2015.pdf</t>
   </si>
   <si>
     <t>"Ata da 4ª Reunião Ordinária de 2015."</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/135/ata_5a_ord_2015.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/135/ata_5a_ord_2015.pdf</t>
   </si>
   <si>
     <t>"Ata da 5ª Reunião Ordinária de 2015."</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/136/ata_6a_ord_2015.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/136/ata_6a_ord_2015.pdf</t>
   </si>
   <si>
     <t>"Ata da 6ª Reunião Ordinária de 2015."</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/137/ata_7a_ord_2015.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/137/ata_7a_ord_2015.pdf</t>
   </si>
   <si>
     <t>"Ata da 7ª Reunião Ordinária de 2015."</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/138/ata_8a_ord_2015.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/138/ata_8a_ord_2015.pdf</t>
   </si>
   <si>
     <t>"Ata da 8ª Reunião Ordinária de 2015."</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/139/ata_9a_ord_2015.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/139/ata_9a_ord_2015.pdf</t>
   </si>
   <si>
     <t>"Ata da 9ª Reunião Ordinária de 2015."</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/140/ata_10a_ord_2015.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/140/ata_10a_ord_2015.pdf</t>
   </si>
   <si>
     <t>"Ata da 10ª Reunião Ordinária de 2015."</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/141/ata_11a_ord_2015.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/141/ata_11a_ord_2015.pdf</t>
   </si>
   <si>
     <t>"Ata da 11ª Reunião Ordinária de 2015."</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>ASLE</t>
   </si>
   <si>
     <t>ATA SESSÃO LEGISLATIVA EXTRAORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/114/ata_1a_ext_2015.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/114/ata_1a_ext_2015.pdf</t>
   </si>
   <si>
     <t>"Ata da 1ª Reunião Extraordinária de 2015."</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/115/ata_2a_ext_2015.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/115/ata_2a_ext_2015.pdf</t>
   </si>
   <si>
     <t>"Ata da 2ª Reunião Extraordinária de 2015."</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/117/ata_3a_ext_2015.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/117/ata_3a_ext_2015.pdf</t>
   </si>
   <si>
     <t>"Ata da 3ª Reunião Extraordinária de 2015."</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/118/ata_4a_ext_2015.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/118/ata_4a_ext_2015.pdf</t>
   </si>
   <si>
     <t>"Ata da 4ª Reunião Extraordinária de 2015."</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/119/ata_5a_ext_2015.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/119/ata_5a_ext_2015.pdf</t>
   </si>
   <si>
     <t>"Ata da 5ª Reunião Extraordinária de 2015."</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/120/ata_6a_ext_2015.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/120/ata_6a_ext_2015.pdf</t>
   </si>
   <si>
     <t>"Ata da 6ª Reunião Extraordinária de 2015."</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/121/ata_7a_ext_2015.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/121/ata_7a_ext_2015.pdf</t>
   </si>
   <si>
     <t>"Ata da ª Reunião Extraordinária de 2015."</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/122/ata_8a_ext_2015.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/122/ata_8a_ext_2015.pdf</t>
   </si>
   <si>
     <t>"Ata da 8ª Reunião Extraordinária de 2015."</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/123/ata_9a_ext_2015.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/123/ata_9a_ext_2015.pdf</t>
   </si>
   <si>
     <t>"Ata da 9ª Reunião Extraordinária de 2015."</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/124/ata_10a_ext_2015.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/124/ata_10a_ext_2015.pdf</t>
   </si>
   <si>
     <t>"Ata da 10ª Reunião Extraordinária de 2015."</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/125/ata_11a_ext_2015.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/125/ata_11a_ext_2015.pdf</t>
   </si>
   <si>
     <t>"Ata da 11ª Reunião Extraordinária de 2015."</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/126/ata_12a_ext_2015.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/126/ata_12a_ext_2015.pdf</t>
   </si>
   <si>
     <t>"Ata da 12ª Reunião Extraordinária de 2015."</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/127/ata_13a_ext_2015.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/127/ata_13a_ext_2015.pdf</t>
   </si>
   <si>
     <t>"Ata da 13ª Reunião Extraordinária de 2015."</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/128/ata_14a_ext_2015.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/128/ata_14a_ext_2015.pdf</t>
   </si>
   <si>
     <t>"Ata da 14ª Reunião Extraordinária de 2015."</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/129/ata_15a_ext_2015.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/129/ata_15a_ext_2015.pdf</t>
   </si>
   <si>
     <t>"Ata da 15ª Reunião Extraordinária de 2015."</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/130/ata_16a_ext_2015.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/130/ata_16a_ext_2015.pdf</t>
   </si>
   <si>
     <t>"Ata da 16ª Reunião Extraordinária de 2015."</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/131/ata_17a_ext_2015.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/131/ata_17a_ext_2015.pdf</t>
   </si>
   <si>
     <t>"Ata da 17ª Reunião Extraordinária de 2015."</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/132/ata_18a_ext_2015.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/132/ata_18a_ext_2015.pdf</t>
   </si>
   <si>
     <t>"Ata da 18ª Reunião Extraordinária de 2015."</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA MODIFICATIVA</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/822/pem_008_2015.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/822/pem_008_2015.pdf</t>
   </si>
   <si>
     <t>"Institui o Programa de Regularização Fiscal no Município de Claraval-MG, mediante concessão de anistia de multa, juros e correção monetária incidentes em créditos tributários e dá outras providências."</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/823/pem_010_2015.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/823/pem_010_2015.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1068,68 +1068,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/784/cfotc_06_15.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/793/cfotc_08_15.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/796/cfotc_09_15.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/799/cfotc_12_15.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/802/cfotc_14_15.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/787/cfotc_15_15.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/805/cfotc_16_15.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/790/cfotc_17_15.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/808/cfotc_20_15.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/811/cfotc_21_15.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/814/cfotc_23_15.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/817/cfotc_25_15.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/820/cfotc_25_15.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/855/cfotc_26_2016.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/785/cljrf_06_15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/794/cljrf_08_15.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/797/cljrf_09_15.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/800/cljrf_12_15.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/803/cljrf_14_15.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/788/cljrf_15_15.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/806/cljrf_16_15.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/791/cljrf_17_15.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/809/cljrf_20_15.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/812/cljrf_21_15.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/815/cljrf_23_15.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/818/cljrf_24_15.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/821/cljrf_25_15.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/856/cljrf_26_2016.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/792/plo_004_2015.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/795/plo_006_2015.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/798/plo_007_2015.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/801/plo_008_2015.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/804/plo_009_2015.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/807/plo_011_2015.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/810/plo_012_2015.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/813/plo_013_2015.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/816/plo_014_2015.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/819/plo_015_2015.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/854/plo_016_2015.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/783/plc_001_2015.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/786/plc_002_2015.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/789/plc_003_2015.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/113/ata_1a_ord_2015.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/116/ata_2a_ord_2015.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/133/ata_3a_ord_2015.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/134/ata_4a_ord_2015.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/135/ata_5a_ord_2015.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/136/ata_6a_ord_2015.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/137/ata_7a_ord_2015.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/138/ata_8a_ord_2015.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/139/ata_9a_ord_2015.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/140/ata_10a_ord_2015.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/141/ata_11a_ord_2015.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/114/ata_1a_ext_2015.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/115/ata_2a_ext_2015.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/117/ata_3a_ext_2015.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/118/ata_4a_ext_2015.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/119/ata_5a_ext_2015.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/120/ata_6a_ext_2015.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/121/ata_7a_ext_2015.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/122/ata_8a_ext_2015.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/123/ata_9a_ext_2015.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/124/ata_10a_ext_2015.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/125/ata_11a_ext_2015.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/126/ata_12a_ext_2015.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/127/ata_13a_ext_2015.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/128/ata_14a_ext_2015.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/129/ata_15a_ext_2015.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/130/ata_16a_ext_2015.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/131/ata_17a_ext_2015.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/132/ata_18a_ext_2015.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/822/pem_008_2015.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/823/pem_010_2015.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/784/cfotc_06_15.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/793/cfotc_08_15.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/796/cfotc_09_15.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/799/cfotc_12_15.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/802/cfotc_14_15.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/787/cfotc_15_15.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/805/cfotc_16_15.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/790/cfotc_17_15.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/808/cfotc_20_15.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/811/cfotc_21_15.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/814/cfotc_23_15.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/817/cfotc_25_15.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/820/cfotc_25_15.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/855/cfotc_26_2016.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/785/cljrf_06_15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/794/cljrf_08_15.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/797/cljrf_09_15.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/800/cljrf_12_15.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/803/cljrf_14_15.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/788/cljrf_15_15.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/806/cljrf_16_15.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/791/cljrf_17_15.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/809/cljrf_20_15.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/812/cljrf_21_15.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/815/cljrf_23_15.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/818/cljrf_24_15.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/821/cljrf_25_15.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/856/cljrf_26_2016.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/792/plo_004_2015.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/795/plo_006_2015.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/798/plo_007_2015.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/801/plo_008_2015.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/804/plo_009_2015.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/807/plo_011_2015.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/810/plo_012_2015.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/813/plo_013_2015.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/816/plo_014_2015.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/819/plo_015_2015.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/854/plo_016_2015.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/783/plc_001_2015.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/786/plc_002_2015.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/789/plc_003_2015.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/113/ata_1a_ord_2015.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/116/ata_2a_ord_2015.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/133/ata_3a_ord_2015.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/134/ata_4a_ord_2015.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/135/ata_5a_ord_2015.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/136/ata_6a_ord_2015.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/137/ata_7a_ord_2015.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/138/ata_8a_ord_2015.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/139/ata_9a_ord_2015.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/140/ata_10a_ord_2015.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/141/ata_11a_ord_2015.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/114/ata_1a_ext_2015.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/115/ata_2a_ext_2015.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/117/ata_3a_ext_2015.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/118/ata_4a_ext_2015.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/119/ata_5a_ext_2015.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/120/ata_6a_ext_2015.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/121/ata_7a_ext_2015.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/122/ata_8a_ext_2015.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/123/ata_9a_ext_2015.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/124/ata_10a_ext_2015.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/125/ata_11a_ext_2015.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/126/ata_12a_ext_2015.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/127/ata_13a_ext_2015.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/128/ata_14a_ext_2015.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/129/ata_15a_ext_2015.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/130/ata_16a_ext_2015.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/131/ata_17a_ext_2015.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/132/ata_18a_ext_2015.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/822/pem_008_2015.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2015/823/pem_010_2015.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H74"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="47.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="90.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="89.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="196.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>