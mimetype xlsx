--- v0 (2025-12-07)
+++ v1 (2026-04-28)
@@ -51,528 +51,528 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>PARECER - COFC</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/852/cljrf_01_2016.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/852/cljrf_01_2016.pdf</t>
   </si>
   <si>
     <t>"Concede revisão geral aos subsídios do Prefeito, Vice Prefeito, Secretários Municipais e dá outras providências."</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/849/cfotc_02_2016.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/849/cfotc_02_2016.pdf</t>
   </si>
   <si>
     <t>"Concede revisão geral aos subsídios dos Vereadores e do Presidente da Câmara Municipal de Claraval e dá outras providências."</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/846/cfotc_06_2016.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/846/cfotc_06_2016.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de via pública urbana e dá outras providências."</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/840/cfotc_07_2016.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/840/cfotc_07_2016.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a obrigatoriedade das empresas loteadoras, a se responsabilizarem pela manutenção da pavimentação asfáltica em seus loteamentos no município de Claraval e dá outras providências."</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/843/cfotc_08_2016.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/843/cfotc_08_2016.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o Tombamento patrimonial cultural imaterial da Festa de São Sebastião e concomitante a Caminhada da Serrinha e dá outras providências."</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/837/cfotc_09_2016.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/837/cfotc_09_2016.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre alteração da data base para revisão geral e remuneração dos servidores públicos dos poderes executivo e legislativo e dá outras providências."</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/825/cfotc_19_2016.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/825/cfotc_19_2016.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR, AS DOTAÇÕES ORÇAMENTÁRIAS, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/828/cfotc_21_2016.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/828/cfotc_21_2016.pdf</t>
   </si>
   <si>
     <t>"Estabelece percentual mínimo de cargos em comissão a serem preenchidos por servidores efetivos, na forma do inciso V do artigo 37 da Constituição Federal e dá outras providências."</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/834/cfotc_24_2016.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/834/cfotc_24_2016.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de vias públicas municipais e dá outras providencias."</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/831/cfotc_25_2016.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/831/cfotc_25_2016.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o serviço de numeração de propriedades rurais e dá outras providencias."</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>PARECER - CCJR</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/853/cljrf_01_2016.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/853/cljrf_01_2016.pdf</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/850/cljrf_02_2016.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/850/cljrf_02_2016.pdf</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/847/cljrf_06_2016.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/847/cljrf_06_2016.pdf</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/841/cljrf_07_2016.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/841/cljrf_07_2016.pdf</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/844/cljrf_08_2016.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/844/cljrf_08_2016.pdf</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/838/cljrf_09_2016.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/838/cljrf_09_2016.pdf</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/826/cljrf_19_2016.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/826/cljrf_19_2016.pdf</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/829/cljrf_20_2016.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/829/cljrf_20_2016.pdf</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/835/cljrf_24_2016.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/835/cljrf_24_2016.pdf</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/832/cljrf_25_2016.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/832/cljrf_25_2016.pdf</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/851/plc_001a_2016.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/851/plc_001a_2016.pdf</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/848/plo_002_2016.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/848/plo_002_2016.pdf</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/845/plo_003_2016.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/845/plo_003_2016.pdf</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/839/plo_004_2016.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/839/plo_004_2016.pdf</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/842/plo_005_2016.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/842/plo_005_2016.pdf</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/836/plo_006_2016.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/836/plo_006_2016.pdf</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/833/plo_007_2016.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/833/plo_007_2016.pdf</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/830/plo_008_2016.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/830/plo_008_2016.pdf</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/824/plo_009_2016.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/824/plo_009_2016.pdf</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/827/plc_001_2016.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/827/plc_001_2016.pdf</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>ASLO</t>
   </si>
   <si>
     <t>ATA SESSÃO LEGISLATIVA ORDINÁRIA</t>
   </si>
   <si>
     <t>Plenário da Câmara Municipal de Claraval - PlenCMC</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/142/ata_1a_ord_2016.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/142/ata_1a_ord_2016.pdf</t>
   </si>
   <si>
     <t>"Ata da 1ª Reunião Ordinária de 2016."</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/143/ata_2a_ord_2016.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/143/ata_2a_ord_2016.pdf</t>
   </si>
   <si>
     <t>"Ata da 2ª Reunião Ordinária de 2016."</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/144/ata_3a_ord_2016.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/144/ata_3a_ord_2016.pdf</t>
   </si>
   <si>
     <t>"Ata da 3ª Reunião Ordinária de 2016."</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/145/ata_4a_ord_2016.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/145/ata_4a_ord_2016.pdf</t>
   </si>
   <si>
     <t>"Ata da 4ª Reunião Ordinária de 2016."</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/146/ata_5a_ord_2016.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/146/ata_5a_ord_2016.pdf</t>
   </si>
   <si>
     <t>"Ata da 5ª Reunião Ordinária de 2016."</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/147/ata_6a_ord_2016.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/147/ata_6a_ord_2016.pdf</t>
   </si>
   <si>
     <t>"Ata da 6ª Reunião Ordinária de 2016."</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/148/ata_7a_ord_2016.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/148/ata_7a_ord_2016.pdf</t>
   </si>
   <si>
     <t>"Ata da 7ª Reunião Ordinária de 2016."</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/149/ata_8a_ord_2016.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/149/ata_8a_ord_2016.pdf</t>
   </si>
   <si>
     <t>"Ata da 8ª Reunião Ordinária de 2016."</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/150/ata_9a_ord_2016.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/150/ata_9a_ord_2016.pdf</t>
   </si>
   <si>
     <t>"Ata da 9ª Reunião Ordinária de 2016."</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/151/ata_10a_ord_2016.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/151/ata_10a_ord_2016.pdf</t>
   </si>
   <si>
     <t>"Ata da 10ª Reunião Ordinária de 2016."</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/152/ata_11a_ord_2016.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/152/ata_11a_ord_2016.pdf</t>
   </si>
   <si>
     <t>"Ata da 11ª Reunião Ordinária de 2016."</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>ASLE</t>
   </si>
   <si>
     <t>ATA SESSÃO LEGISLATIVA EXTRAORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/153/ata_1a_ext_2016.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/153/ata_1a_ext_2016.pdf</t>
   </si>
   <si>
     <t>"Ata da 1ª Reunião Extraordinária de 2016."</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/154/ata_2a_ext_2016.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/154/ata_2a_ext_2016.pdf</t>
   </si>
   <si>
     <t>"Ata da 2ª Reunião Extraordinária de 2016."</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/155/ata_3a_ext_2016.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/155/ata_3a_ext_2016.pdf</t>
   </si>
   <si>
     <t>"Ata da 3ª Reunião Extraordinária de 2016."</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/156/ata_4a_ext_2016.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/156/ata_4a_ext_2016.pdf</t>
   </si>
   <si>
     <t>"Ata da 4ª Reunião Extraordinária de 2016."</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/157/ata_5a_ext_2016.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/157/ata_5a_ext_2016.pdf</t>
   </si>
   <si>
     <t>"Ata da 5ª Reunião Extraordinária de 2016."</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/158/ata_6a_ext_2016.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/158/ata_6a_ext_2016.pdf</t>
   </si>
   <si>
     <t>"Ata da 6ª Reunião Extraordinária de 2016."</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/159/ata_7a_ext_2016.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/159/ata_7a_ext_2016.pdf</t>
   </si>
   <si>
     <t>"Ata da 7ª Reunião Extraordinária de 2016."</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/160/ata_8a_ext_2016.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/160/ata_8a_ext_2016.pdf</t>
   </si>
   <si>
     <t>"Ata da 8ª Reunião Extraordinária de 2016."</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/161/ata_10a_ext_2016.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/161/ata_10a_ext_2016.pdf</t>
   </si>
   <si>
     <t>"Ata da 10ª Reunião Extraordinária de 2016."</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/162/ata_11a_ext_2016.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/162/ata_11a_ext_2016.pdf</t>
   </si>
   <si>
     <t>"Ata da 11ª Reunião Extraordinária de 2016."</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA MODIFICATIVA</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/857/pem_03_2016.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/857/pem_03_2016.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -876,68 +876,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/852/cljrf_01_2016.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/849/cfotc_02_2016.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/846/cfotc_06_2016.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/840/cfotc_07_2016.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/843/cfotc_08_2016.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/837/cfotc_09_2016.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/825/cfotc_19_2016.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/828/cfotc_21_2016.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/834/cfotc_24_2016.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/831/cfotc_25_2016.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/853/cljrf_01_2016.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/850/cljrf_02_2016.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/847/cljrf_06_2016.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/841/cljrf_07_2016.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/844/cljrf_08_2016.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/838/cljrf_09_2016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/826/cljrf_19_2016.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/829/cljrf_20_2016.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/835/cljrf_24_2016.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/832/cljrf_25_2016.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/851/plc_001a_2016.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/848/plo_002_2016.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/845/plo_003_2016.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/839/plo_004_2016.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/842/plo_005_2016.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/836/plo_006_2016.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/833/plo_007_2016.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/830/plo_008_2016.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/824/plo_009_2016.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/827/plc_001_2016.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/142/ata_1a_ord_2016.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/143/ata_2a_ord_2016.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/144/ata_3a_ord_2016.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/145/ata_4a_ord_2016.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/146/ata_5a_ord_2016.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/147/ata_6a_ord_2016.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/148/ata_7a_ord_2016.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/149/ata_8a_ord_2016.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/150/ata_9a_ord_2016.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/151/ata_10a_ord_2016.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/152/ata_11a_ord_2016.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/153/ata_1a_ext_2016.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/154/ata_2a_ext_2016.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/155/ata_3a_ext_2016.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/156/ata_4a_ext_2016.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/157/ata_5a_ext_2016.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/158/ata_6a_ext_2016.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/159/ata_7a_ext_2016.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/160/ata_8a_ext_2016.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/161/ata_10a_ext_2016.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/162/ata_11a_ext_2016.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/857/pem_03_2016.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/852/cljrf_01_2016.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/849/cfotc_02_2016.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/846/cfotc_06_2016.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/840/cfotc_07_2016.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/843/cfotc_08_2016.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/837/cfotc_09_2016.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/825/cfotc_19_2016.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/828/cfotc_21_2016.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/834/cfotc_24_2016.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/831/cfotc_25_2016.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/853/cljrf_01_2016.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/850/cljrf_02_2016.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/847/cljrf_06_2016.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/841/cljrf_07_2016.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/844/cljrf_08_2016.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/838/cljrf_09_2016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/826/cljrf_19_2016.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/829/cljrf_20_2016.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/835/cljrf_24_2016.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/832/cljrf_25_2016.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/851/plc_001a_2016.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/848/plo_002_2016.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/845/plo_003_2016.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/839/plo_004_2016.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/842/plo_005_2016.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/836/plo_006_2016.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/833/plo_007_2016.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/830/plo_008_2016.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/824/plo_009_2016.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/827/plc_001_2016.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/142/ata_1a_ord_2016.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/143/ata_2a_ord_2016.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/144/ata_3a_ord_2016.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/145/ata_4a_ord_2016.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/146/ata_5a_ord_2016.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/147/ata_6a_ord_2016.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/148/ata_7a_ord_2016.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/149/ata_8a_ord_2016.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/150/ata_9a_ord_2016.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/151/ata_10a_ord_2016.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/152/ata_11a_ord_2016.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/153/ata_1a_ext_2016.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/154/ata_2a_ext_2016.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/155/ata_3a_ext_2016.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/156/ata_4a_ext_2016.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/157/ata_5a_ext_2016.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/158/ata_6a_ext_2016.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/159/ata_7a_ext_2016.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/160/ata_8a_ext_2016.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/161/ata_10a_ext_2016.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/162/ata_11a_ext_2016.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2016/857/pem_03_2016.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H53"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="47.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="90.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="89.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="178.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>