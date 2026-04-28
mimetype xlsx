--- v0 (2026-01-26)
+++ v1 (2026-04-28)
@@ -54,886 +54,886 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>PARECER - COFC</t>
   </si>
   <si>
     <t>COFC - Comissão de Orçamento, Finanças e Contabilidade</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/20/parecer_cfotc.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/20/parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Dispoe sobre aprovação das contas do prefeito municipal relativas ao exercicio de 2021.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/23/parecer_20_.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/23/parecer_20_.pdf</t>
   </si>
   <si>
     <t>Dispoe sobre as diretrizes para a elaboração da lei orçamentária referente ao exercicio 2024.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/30/parecer_cfotc_21_2023.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/30/parecer_cfotc_21_2023.pdf</t>
   </si>
   <si>
     <t>Parecer 021 Comissão de Finanças, Orçanmento e Tomada de Contas.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/40/parecer_22_2023_fotc.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/40/parecer_22_2023_fotc.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito especial da forma que especifica e dá outras providèncias.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/43/parecer_23_2023_fotc.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/43/parecer_23_2023_fotc.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar da forma que especifica e dá outras providèncias.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/45/parecer_24_2023_fotc.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/45/parecer_24_2023_fotc.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito especial da forma que especifica e dá outras providencias.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/46/parecer_25_2023_fotc.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/46/parecer_25_2023_fotc.pdf</t>
   </si>
   <si>
     <t>Acrescenta o art. 115-A na Lei Orgânica do Município de Claraval, que institui o Orçamento Impositivo e dispõe sobre a execução orçamentária e financeira da programação incluída por emendas individuais do Legislativo Municipal em Lei Orçamentária Anual.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/48/parecer_26_2023_fotc.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/48/parecer_26_2023_fotc.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a política municipal de atendimento dos direitos da criança e do adolescente e estabelece normas para a sua adequada aplicação.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/68/par_cfotc_27_2023.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/68/par_cfotc_27_2023.pdf</t>
   </si>
   <si>
     <t>"Institui o Sistema de Controle Eletrônico de Ponto e Freqüência de todos os servidores da Câmara Municipal de Claraval-Mg."</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/69/par_cfotc_28_2023.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/69/par_cfotc_28_2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza a abertura de Crédito Suplementar da forma que especifica e dá outras providências."</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/</t>
+    <t>http://sapl.claraval.mg.leg.br/media/</t>
   </si>
   <si>
     <t>"Dispõe sobre procedimentos relativos a requisições de "pequeno valor" de obrigação da fazenda pública municipal atendendo ao disposto nos §§ 3º e 4º do art. 100 da Constituição Federal e dá outras providências".</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/78/parecer_fotc_019_2023.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/78/parecer_fotc_019_2023.pdf</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/80/parecer_cfotc_031_2023.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/80/parecer_cfotc_031_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito suplementar da forma que especifica e dá outras providencias.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/82/parecer___cfotc_032_2023.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/82/parecer___cfotc_032_2023.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao parágrafo único do Art. 110 e do art. 198 do Código Tributário do Município de Claraval, alterando as alíquotas de juros e multas.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/84/parecer_fotc_033_2023.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/84/parecer_fotc_033_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a remessa de bens inservíveis da Câmara Municipal à Prefeitura Municipal de Claraval e dá outras providências.</t>
   </si>
   <si>
     <t>PARECER - CCJR</t>
   </si>
   <si>
     <t>CCJR - Comissão de Constituição, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/21/parecer_cljrf.pdf</t>
-[...5 lines deleted...]
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/31/parecer_cljro_21_2023.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/21/parecer_cljrf.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/24/parecer_20.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/31/parecer_cljro_21_2023.pdf</t>
   </si>
   <si>
     <t>Parecer 021 Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/41/parecer_22_2023_ljrf.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/41/parecer_22_2023_ljrf.pdf</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/42/parecer_23_2023_ljrf.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/42/parecer_23_2023_ljrf.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito suplementar da forma que especifica e dá outras providèncias.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/44/parecer_24_2023_ljrf.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/44/parecer_24_2023_ljrf.pdf</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/47/parecer_25_2023_ljrf.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/47/parecer_25_2023_ljrf.pdf</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/49/parecer_26_2023_ljrf.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/49/parecer_26_2023_ljrf.pdf</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/67/par_crjrf_27_2023.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/67/par_crjrf_27_2023.pdf</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/70/par_crjrf_28_2023.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/70/par_crjrf_28_2023.pdf</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/79/parecer_cljrf_030_2023.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/79/parecer_cljrf_030_2023.pdf</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/81/parecer_cljrf_031_2023.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/81/parecer_cljrf_031_2023.pdf</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/83/parecer_cljrf_032_2023.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/83/parecer_cljrf_032_2023.pdf</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/85/parecer_cljrf_033_2023.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/85/parecer_cljrf_033_2023.pdf</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>PREFEITO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/13/plo_06_exe_2023.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/13/plo_06_exe_2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza a abertura de Crédito Suplementar da forma que_x000D_
 especifica e dá outras providências."</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/14/plo_07_exe_2023.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/14/plo_07_exe_2023.pdf</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/15/plo_09_exe_2023.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/15/plo_09_exe_2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre autorização para abertura de Crédito Especial da forma que especifica e dá outras providências."</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/9/plo_010_2023_exe.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/9/plo_010_2023_exe.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de reajuste de vencimentos aos ocupantes dos cargos de Professor I, Técnico de Enfermagem e Enfermeiro I."</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/22/plo_11_2023_exe.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/22/plo_11_2023_exe.pdf</t>
   </si>
   <si>
     <t>"Dispoe sobre a Política Municipal de Atendimento dos direitos da Criança e do Adolescente e estabelece normas para a sua adequada aplicação."</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/32/pl_12_23_exe.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/32/pl_12_23_exe.pdf</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/37/plo_06_2023.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/37/plo_06_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito suplementar na forma que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Claraval - PMC</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/50/plo_17_2023.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/50/plo_17_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Suplementar da forma que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Lucélia</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/52/plo_18_2023.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/52/plo_18_2023.pdf</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/54/plo_014_2023_exe.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/54/plo_014_2023_exe.pdf</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/55/plo_015_2023_exe.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/55/plo_015_2023_exe.pdf</t>
   </si>
   <si>
     <t>"Disciplina a participação do Município de Claraval em Consórcio Público, dispensa a ratificação do Protocolo de Intenções e dá outras providências."</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/56/plo_016_2023_exe.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/56/plo_016_2023_exe.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a ratificação do município de Claraval ao contrato de consórcio público da associação pública dos municípios da microrregião do médio rio grande - AMEG, consolidado com o segundo termo aditivo."</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/61/plo_017_2023_exe.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/61/plo_017_2023_exe.pdf</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/62/plo_018_2023_exe.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/62/plo_018_2023_exe.pdf</t>
   </si>
   <si>
     <t>"Autoriza a abertura de Crédito Suplementar da forma que específica e dá outras providências."</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Ana Márcia</t>
   </si>
   <si>
     <t>"Dispõe sobre a instituição à campanha permanente de orientação, prevenção, conscientização da depressão, transtorno de ansiedade, sindrome do panico e suisídio do Município de Claraval/Mg."</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Jorge (TWU)</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/66/plo_009.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/66/plo_009.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação no ambito da Câmara Municipal de Claraval/Mg, da unidade de controle interno, sua extrutura e dá outras providencias."</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/89/plo_022_2023_exe.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/89/plo_022_2023_exe.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Municipal nº 1.458, de 20 de dezembro de 2021, que dispõe sobre o Plano Plurianual para o período de 2022 a 2025 e dá outras providências."</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/90/plo_023_2023_exe.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/90/plo_023_2023_exe.pdf</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>Presidência da Câmara Municipal de Claraval - PresCMC</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/91/plo_031_2023_leg.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/91/plo_031_2023_leg.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação do subsídio dos Vereadores para a 14ª Legislatura que compreende entre 1º de janeiro de 2025 a 31 de dezembro de 2028.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/93/plo_032_2023_exe.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/93/plo_032_2023_exe.pdf</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/94/pl_lei_33_plano_carreira_servidores_camara.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/94/pl_lei_33_plano_carreira_servidores_camara.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da Progressão Horizontal e da Avaliação de Desempenho dos servidores do Poder Legislativo de Claraval - MG e dá outras providências.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/95/plo_025_2023_exe.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/95/plo_025_2023_exe.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei nº 1.515 de 19 de setembro de 2023 que autoriza o Poder Executivo Municipal abrir crédito suplementar da forma que especifica e dá outras providências."</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Wender (Moninha)</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/97/pl_035_2023_proibe_fogos.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/97/pl_035_2023_proibe_fogos.pdf</t>
   </si>
   <si>
     <t>PROÍBE A VENDA, O MANUSEIO, A UTILIZAÇÃO, A QUEIMA E A SOLTURA DE FOGOS DE ESTAMPIDOS E DE ARTIFÍCIOS, ASSIM COMO DE QUAISQUER ARTEFATOS PIROTÉCNICOS DE EFEITO SONORO RUIDOSO NO MUNICÍPIO DE CLARAVAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/98/plo_026_2023.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/98/plo_026_2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a adquirir imóvel e dá outras providências."</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/99/plo_27_2023.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/99/plo_27_2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza a abertura de Crédito Suplementar da forma que especifica e dá outras providencias."</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>Nilson Martins</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA EDUCACIONAL DE RESISTÊNCIA ÀS DROGAS - PROERD NO MUNICÍPIO DE CLARAVAL.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>Honoroalde Carrijo Silvério (Nono)</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão do Titulo de Cidadão Claravalense ao Sr. GIANCARLO DE OLIVEIRA PEDIGONE e dá outras providencias.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>Institui o Programa Educacional de Resistência ás Drogas - PROERD NO MUNICÍPIO DE  CLARAVAL-MG.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUCÃO</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/96/pj_resolucao_04_2023.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/96/pj_resolucao_04_2023.pdf</t>
   </si>
   <si>
     <t>Dispóes sobre a jornada e o horário de trabalho e institui o sistema de controle eletrônico de ponto biométrico de todos os servidores da Câmara Municipal de Claraval-MG.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/63/ccf_000744.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/63/ccf_000744.pdf</t>
   </si>
   <si>
     <t>Institui o sistema de controle eletrônico de ponto e frequência de todoso os servidores da Câmara Municpal de Claraval-MG.</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão do Título de Cidadão Claravalense ao sr. GIANCARLO DE OLIVEIRA PEDIGONE e dá outras providências."</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/4/pl_03_2023_a.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/4/pl_03_2023_a.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre normas do Conselho Municipal de Turismo de Claraval e dá outras providências."</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A GRATIFICAÇÃO DE DESEMPENHO E PRODUTIVIDADE – (GDP) DOS SERVIDORES DA CÂMARA MUNICIPAL DE CLARAVAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>DISPÕE AO SERVIDOR DO PODER LEGISLATIVO MUNICIPAL O ABONO DE FOLGA ANUAL NO DIA DE SEU ANIVERSÁRIO NATALÍCIO, NA FORMA QUE ESPECÍFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>José Adeilso</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/6/pl_institui_dia_da_biblia.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/6/pl_institui_dia_da_biblia.pdf</t>
   </si>
   <si>
     <t>Institui e inclui no calendário oficial do Município de Claraval o “Dia da Bíblia”.</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/7/pl-07_2023.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/7/pl-07_2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza a abertura de Crédito Suplementar da forma que especifica e dá outras providências".</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/8/ldo_2024.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/8/ldo_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO EXERCÍCIO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>Mesa Diretora da Câmara Municipal de Claraval - MDC</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/18/req_09_23.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/18/req_09_23.pdf</t>
   </si>
   <si>
     <t>Assentimento especial ao PDL 02/2023.</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/34/req_12_23.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/34/req_12_23.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicitação de Informações_x000D_
 O vereador que esta subscreve vem solicitar que o Senhor Presidente da Câmara Municipal Jorge Garrocini para que se digne a colocar o presente Requerimento em apreciação do plenário, sendo aprovado que seja enviado ao Chefe do Executivo e o responsável na cidade de Claraval pela empresa FRANPAV, para que retorne a essa casa legislativa das informações abaixo especificadas.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/59/req_13_2023.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/59/req_13_2023.pdf</t>
   </si>
   <si>
     <t>"Solicita ao Plenário assentimento especial ao projeto de Lei nº11/2023 do Poder Executivo Municipal, Urgência Especial para apreciação.</t>
   </si>
   <si>
     <t>Solicita ao Plenário assentimento especial ao Projeto de Decreto Legislativo 02/2023.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/60/req_15_2023.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/60/req_15_2023.pdf</t>
   </si>
   <si>
     <t>"Assentimento especial aos projetos de Lei nº 06,07 e 09/2023 do Poder Executivo Municipal, Urgência Especial para apreciação.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/71/req_016_2023.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/71/req_016_2023.pdf</t>
   </si>
   <si>
     <t>"Solicita ao Plenário assentimento especial ao Projeto de Resolução nº 005/2023."</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/72/req_017_2023.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/72/req_017_2023.pdf</t>
   </si>
   <si>
     <t>"Solicita ao Plenário assentimento especial ao Projeto de Lei nº 013/2023."</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>"Solicita ao Plenário assentimento especial ao PL nº 012/2023 do Poder Executivo Municipal."</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/74/requerimento__019_2023.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/74/requerimento__019_2023.pdf</t>
   </si>
   <si>
     <t>"Solicita ao Plenário assentimento especial ao PL nº 014/2023 do Poder Executivo Municipal."</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/75/requerimento__020_2023.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/75/requerimento__020_2023.pdf</t>
   </si>
   <si>
     <t>"Solicita ao Plenário assentimento especial ao PL nº 015/2023 do Poder Executivo Municipal."</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/92/requerimento_pre_escolar.docx</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/92/requerimento_pre_escolar.docx</t>
   </si>
   <si>
     <t>Solicitação de informação sobre a Colocação de auxiliar nas salas do pré I e pré II.</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/5/projeto_de_decreto_legislativo___aprovacao_das_contas.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/5/projeto_de_decreto_legislativo___aprovacao_das_contas.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DAS CONTAS DO PREFEITO MUNICIPAL DE CLARAVAL, RELATIVAS AO EXERCÍCIO DE 2019.</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/35/pdl.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/35/pdl.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre aprovação das contas do executivo municipal de Claraval, referente ao exercício de 2021.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/51/pdl_03_2023.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/51/pdl_03_2023.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário do Município de Claraval, Estado de Minas Gerais, ao Ilustre Deputado Estadual Cássio Antônio Ferreira Soares, e dá outras providência .</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/53/pdl_04_2023.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/53/pdl_04_2023.pdf</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>VETO AO PROJETO</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/64/veto_plo_018_2023.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/64/veto_plo_018_2023.pdf</t>
   </si>
   <si>
     <t>"Dá nova redação ao parágrafo único do Art. 110 e do Art. 198 do Código Tributário do Município de Claraval, alterando as alíquotas de juros e multas"._x000D_
 Cumpre-nos comunicar-lhe que, na forma do disposto no artigo 73, da Lei Orgânica do Município, o VETO TOTAL, ao Projeto de Lei nº 018/2023, originário dessa Casa de Leis, que "Dá nova redação ao parágrafo único do Art. 110 e do Art. 198 do Código Tributário do Município de Claraval, alterando as alíquotas de juros e multas".</t>
   </si>
   <si>
     <t>ASLO</t>
   </si>
   <si>
     <t>ATA SESSÃO LEGISLATIVA ORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/16/ata_04_ord_2023.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/16/ata_04_ord_2023.pdf</t>
   </si>
   <si>
     <t>Ata da Reunião Anterior.</t>
   </si>
   <si>
     <t>PARECER - CESA</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/10/par_15_2023.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/10/par_15_2023.pdf</t>
   </si>
   <si>
     <t>A Comissão de LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL, reunida e em conferencia os seus membros para examinarem o projeto de Lei nº 006/2023 que "Dispõe sobre autorização para abertura de Credito Suplementar da forma que especifica e da outras providencias" entendem que o mesmo examinado satisfaz as condições legais para ser apreciado pelo Plenário objetivando a intensificação as visitas domiciliares junto a assistência social do Município, sendo que este recurso veio através da Resolução do Governo Estadual para a aquisição de dois veículos para manutenção das atividades dos PSFs.</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/11/par_16_2023.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/11/par_16_2023.pdf</t>
   </si>
   <si>
     <t>A Comissão de LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL, reunida e em conferencia os seus membros para examinarem o projeto de Lei nº 007/2023 que "Dispõe sobre autorização para abertura de Credito Suplementar da forma que especifica e da outras providencias" entendem que o mesmo examinado satisfaz as condições legais para ser apreciado pelo Plenário, a referida abertura de credito suplementar visa a compra de veiculo com recursos oriundos de Emenda ao Deputado Federal, a aquisição será uma SPIN para a melhoria no atendimento a população usuária do serviço social._x000D_
 Sala das Sessões, 09 de Maio de 2023.</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/12/par_17_2023.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/12/par_17_2023.pdf</t>
   </si>
   <si>
     <t>A Comissão de LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL, reunida e em conferencia os seus membros para examinarem o projeto de Lei nº 009/2023 que "Dispõe sobre a abertura de Credito Especial da forma que especifica e da outras providencias" entendem que o mesmo examinado satisfaz as condições legais para ser visa a apreciado pelo Plenário, a referida abertura de credito especial contratação, disponibilização e remuneração de pessoal para o fortalecimento emergencial do Cad/único que tem o objetivo de apurar as necessidades de famílias carentes, o contrato de profissionais será através de processo seletivo por tempo determinado ate dezembro de 2023 podendo ser prorrogado, objetivando ainda fomentar os programas para o próximo orçamento do ano 2024., observando a necessidade de novas linhas de credito.</t>
   </si>
   <si>
     <t>ASLE</t>
   </si>
   <si>
     <t>ATA SESSÃO LEGISLATIVA EXTRAORDINÁRIA</t>
   </si>
   <si>
     <t>Câmara Municipal de Claraval - CMC</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/25/ata_03_extra_2023.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/25/ata_03_extra_2023.pdf</t>
   </si>
   <si>
     <t>Ata da Sessao Extraordinária.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/57/ata_04_ext_2023.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/57/ata_04_ext_2023.pdf</t>
   </si>
   <si>
     <t>Ata Quarta Reunião Extraordinária do ano de 2023.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Ata Quinta Reunião Extraordinária de 2023.</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA MODIFICATIVA</t>
   </si>
   <si>
     <t>"Artigo 1º - O artigo 37 da Lei de Diretrizes Orçamentárias de 2024 passa a vigorar com a seguinte redação:"</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/101/emenda_02_2023.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/101/emenda_02_2023.pdf</t>
   </si>
   <si>
     <t>O vereador JOSÉ ADEILSO GOMES, nos termos do Art. 119, §1º e Art. 128, do Regimento Interno, por ocasião dos debates (Discussão do Projeto de Lei), propõe a seguinte emenda ao Projeto de Lei nº 35/2023.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1240,68 +1240,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/20/parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/23/parecer_20_.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/30/parecer_cfotc_21_2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/40/parecer_22_2023_fotc.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/43/parecer_23_2023_fotc.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/45/parecer_24_2023_fotc.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/46/parecer_25_2023_fotc.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/48/parecer_26_2023_fotc.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/68/par_cfotc_27_2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/69/par_cfotc_28_2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/78/parecer_fotc_019_2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/80/parecer_cfotc_031_2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/82/parecer___cfotc_032_2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/84/parecer_fotc_033_2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/21/parecer_cljrf.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/24/parecer_20.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/31/parecer_cljro_21_2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/41/parecer_22_2023_ljrf.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/42/parecer_23_2023_ljrf.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/44/parecer_24_2023_ljrf.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/47/parecer_25_2023_ljrf.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/49/parecer_26_2023_ljrf.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/67/par_crjrf_27_2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/70/par_crjrf_28_2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/79/parecer_cljrf_030_2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/81/parecer_cljrf_031_2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/83/parecer_cljrf_032_2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/85/parecer_cljrf_033_2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/13/plo_06_exe_2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/14/plo_07_exe_2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/15/plo_09_exe_2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/9/plo_010_2023_exe.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/22/plo_11_2023_exe.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/32/pl_12_23_exe.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/37/plo_06_2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/50/plo_17_2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/52/plo_18_2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/54/plo_014_2023_exe.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/55/plo_015_2023_exe.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/56/plo_016_2023_exe.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/61/plo_017_2023_exe.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/62/plo_018_2023_exe.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/66/plo_009.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/89/plo_022_2023_exe.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/90/plo_023_2023_exe.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/91/plo_031_2023_leg.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/93/plo_032_2023_exe.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/94/pl_lei_33_plano_carreira_servidores_camara.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/95/plo_025_2023_exe.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/97/pl_035_2023_proibe_fogos.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/98/plo_026_2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/99/plo_27_2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/96/pj_resolucao_04_2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/63/ccf_000744.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/4/pl_03_2023_a.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/6/pl_institui_dia_da_biblia.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/7/pl-07_2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/8/ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/18/req_09_23.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/34/req_12_23.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/59/req_13_2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/60/req_15_2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/71/req_016_2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/72/req_017_2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/74/requerimento__019_2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/75/requerimento__020_2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/92/requerimento_pre_escolar.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/5/projeto_de_decreto_legislativo___aprovacao_das_contas.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/35/pdl.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/51/pdl_03_2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/53/pdl_04_2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/64/veto_plo_018_2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/16/ata_04_ord_2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/10/par_15_2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/11/par_16_2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/12/par_17_2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/25/ata_03_extra_2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/57/ata_04_ext_2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/101/emenda_02_2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/20/parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/23/parecer_20_.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/30/parecer_cfotc_21_2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/40/parecer_22_2023_fotc.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/43/parecer_23_2023_fotc.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/45/parecer_24_2023_fotc.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/46/parecer_25_2023_fotc.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/48/parecer_26_2023_fotc.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/68/par_cfotc_27_2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/69/par_cfotc_28_2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/78/parecer_fotc_019_2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/80/parecer_cfotc_031_2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/82/parecer___cfotc_032_2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/84/parecer_fotc_033_2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/21/parecer_cljrf.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/24/parecer_20.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/31/parecer_cljro_21_2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/41/parecer_22_2023_ljrf.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/42/parecer_23_2023_ljrf.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/44/parecer_24_2023_ljrf.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/47/parecer_25_2023_ljrf.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/49/parecer_26_2023_ljrf.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/67/par_crjrf_27_2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/70/par_crjrf_28_2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/79/parecer_cljrf_030_2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/81/parecer_cljrf_031_2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/83/parecer_cljrf_032_2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/85/parecer_cljrf_033_2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/13/plo_06_exe_2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/14/plo_07_exe_2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/15/plo_09_exe_2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/9/plo_010_2023_exe.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/22/plo_11_2023_exe.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/32/pl_12_23_exe.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/37/plo_06_2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/50/plo_17_2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/52/plo_18_2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/54/plo_014_2023_exe.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/55/plo_015_2023_exe.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/56/plo_016_2023_exe.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/61/plo_017_2023_exe.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/62/plo_018_2023_exe.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/66/plo_009.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/89/plo_022_2023_exe.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/90/plo_023_2023_exe.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/91/plo_031_2023_leg.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/93/plo_032_2023_exe.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/94/pl_lei_33_plano_carreira_servidores_camara.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/95/plo_025_2023_exe.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/97/pl_035_2023_proibe_fogos.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/98/plo_026_2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/99/plo_27_2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/96/pj_resolucao_04_2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/63/ccf_000744.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/4/pl_03_2023_a.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/6/pl_institui_dia_da_biblia.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/7/pl-07_2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/8/ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/18/req_09_23.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/34/req_12_23.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/59/req_13_2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/60/req_15_2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/71/req_016_2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/72/req_017_2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/74/requerimento__019_2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/75/requerimento__020_2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/92/requerimento_pre_escolar.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/5/projeto_de_decreto_legislativo___aprovacao_das_contas.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/35/pdl.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/51/pdl_03_2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/53/pdl_04_2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/64/veto_plo_018_2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/16/ata_04_ord_2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/10/par_15_2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/11/par_16_2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/12/par_17_2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/25/ata_03_extra_2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/57/ata_04_ext_2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2023/101/emenda_02_2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H95"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="52.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="123.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="122.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>