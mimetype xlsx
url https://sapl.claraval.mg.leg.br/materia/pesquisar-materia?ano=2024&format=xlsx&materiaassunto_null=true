--- v0 (2026-01-27)
+++ v1 (2026-04-28)
@@ -54,305 +54,305 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>Jorge (TWU)</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/</t>
+    <t>http://sapl.claraval.mg.leg.br/media/</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL E ANUAL AOS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO E SECRETÁRIOS DO PODER EXECUTIVO MUNICIPAL DE CLARAVAL, ESTADO DE MINAS GERAIS do ano de 2024.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO DO PODER LEGISLATIVO MUNICIPAL O REGIME DE PRONTO PAGAMENTO OU ADIANTAMENTO DE QUE TRATA O ART. 95, §2º DA LEI FEDERAL Nº 14.133/2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Autoriza o Poder Legislativo a implantar plano de saúde para os servidores públicos de carreira e comissionados, e aos vereadores da Câmara Municipal de Claraval e dá outras providências.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PREFEITO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2024/110/plo_04_2024_exe.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2024/110/plo_04_2024_exe.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei nº 1455 de 03 de dezembro de 2021, que Autoriza o Poder Executivo Municipal a Vender e Adquirir Imóveis e dá outras providências."</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2024/111/plo_05_2024_exe.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2024/111/plo_05_2024_exe.pdf</t>
   </si>
   <si>
     <t>"Autoriza a abertura de Crédito Suplementar da forma que especifica e dá outras providencias."</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2024/112/plo_06_2024_exe.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2024/112/plo_06_2024_exe.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a abrir crédito adicional especial na Lei nº 1526/2023 - que estima a receita e fixa a despesa do município de Claraval para o exercício financeiro de 2024, e dá outras providencias."</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2024/341/ccf20032024_00001.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2024/341/ccf20032024_00001.pdf</t>
   </si>
   <si>
     <t>"Aprova expansão urbana em área rural do Município de Claraval/MG, para fins de implementação do Condomínio de Chácaras Recanto dos Sonhos, e dá outras providencias".</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Institui a Ouvidoria da Câmara Municipal de Claraval e dá outras providências.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2024/877/projeto_ldo_claraval_2025_1.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2024/877/projeto_ldo_claraval_2025_1.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre as diretrizes para a elaboração da lei orçamentária do exercício de 2025 e dá outras providências."</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Ana Márcia</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2024/1249/pl_substituicao_sonora_escolas.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2024/1249/pl_substituicao_sonora_escolas.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OBRIGATORIEDADE DE SUBSTITUIÇÃO DE SINAIS SONOROS CONVENCIONAIS, POR SINAIS MUSICAIS OU VISUAIS ADEQUADOS AOS ESTUDANTES PORTADORES DO TRANSTORNO DO ESPECTRO AUTISTA (TEA), E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Honoroalde Carrijo Silvério (Nono)</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2024/1251/lei_wi-fi.docx</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2024/1251/lei_wi-fi.docx</t>
   </si>
   <si>
     <t>"Dispõe sobre a liberação do sinal de wi-fi aos usuários de todos os estabelecimentos públicos e privados, no âmbito do Município de Claraval – MG."</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Wender (Moninha)</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO DO MUNICÍPIO DE CLARAVAL, ESTADO DE MINAS GERAIS, O PROGRAMA BANCO DE RAÇÃO PARA ANIMAIS.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2024/1253/projeto_de_lei_pnab.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2024/1253/projeto_de_lei_pnab.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CREDITO ADICIONAL  ESPECIAL NA LEI Nº 1.526/2023 - QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICIPIO DE CLARAVAL PARA O EXERCICIO FINANCEIRO DE 2024, E DA OUTRA PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2024/1255/pl_14_2024_bolsa_atleta_claraval.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2024/1255/pl_14_2024_bolsa_atleta_claraval.pdf</t>
   </si>
   <si>
     <t>“Institui o Programa Bolsa-Atleta do Município de Claraval e dá outras providências.”</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2024/1258/projeto_de_lei_altera_ldo.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2024/1258/projeto_de_lei_altera_ldo.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1541, de 02 de julho de_x000D_
 2024 que dispõe sobre as diretrizes para a_x000D_
 elaboração da proposta orçamentária para o_x000D_
 exercício financeiro de 2025.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2024/1259/projeto_de_lei_altera_ppa.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2024/1259/projeto_de_lei_altera_ppa.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.458, de 20 de dezembro_x000D_
 de 2021, que dispõe sobre o Plano Plurianual para_x000D_
 o período de 2022 a 2025.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A REGULAMENTAÇÃO DE DOAÇÃO DE BENS INSERVÍVEIS PELA CÂMARA MUNICIPAL DE CLARAVAL, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2024/1262/projeto_de_lei_ajuizamento_de_acoes_e_execucoes.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2024/1262/projeto_de_lei_ajuizamento_de_acoes_e_execucoes.pdf</t>
   </si>
   <si>
     <t>FIXA O VALOR MINIMO PARA AJUIZAMENTO DE ACOES DE EXECUCOES FISCAIS PELO MUNICIPIO DE CLARAVAL E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2024/1263/projeto_de_lei_consep.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2024/1263/projeto_de_lei_consep.pdf</t>
   </si>
   <si>
     <t>ABERTUA DE CREDITO ADICIONAL ESPECIAL NA LEI ORCAMENTARIA ANUAL DO EXERCICIO DE 2024, PARA O CONSELHO COMUNITARIO DE SEGURANCA PUBLICA DE CLARAVAL/MG, CONFORME CONVENIO DE COOPERAÇÃO FINANCEIRA ENTRE O MUNICIPIO DE CLARAVAL/MG.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2024/1264/regularizacao_condominio.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2024/1264/regularizacao_condominio.pdf</t>
   </si>
   <si>
     <t>REGULARIZACAO DO CONDOMINIO DE CHACARAS DENOMINADO BOA ESPERANCA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2024/1265/loteamento_de_chacaras.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2024/1265/loteamento_de_chacaras.pdf</t>
   </si>
   <si>
     <t>LOTEAMENTO DE CHACARAS DENOMINADO BEIRA RIO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2024/1269/projeto_de_lei_expansao__boa_esperanca.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2024/1269/projeto_de_lei_expansao__boa_esperanca.pdf</t>
   </si>
   <si>
     <t>APROVA EXPANSAO URBANA EM AREA RURAL DO MUNICIPIO DE CLARAVAL/MG PARA FINS DE IMPLEMENTAÇÃO DO CONDOMINIO DE CHACARAS BOA ESPERANÇA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUCÃO</t>
   </si>
   <si>
     <t>Institui a regulamentação da Progressão Horizontal e da Avaliação de Desempenho dos servidores do Poder Legislativo de Claraval - MG e dá outras providências.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
@@ -398,69 +398,69 @@
   <si>
     <t>O Vereador Wender dos Passos Calixto, no uso de suas atribuições, propõe a presente Moção de Aplausos e reconhecimento, que ouvido o plenário, seja encaminhada ao Ilmo. Sr. Dr. Gustavo Follis.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA MODIFICATIVA</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 14, DE 13 DE AGOSTO DE 2024.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>PLOA</t>
   </si>
   <si>
     <t>Projeto de Lei Orçamentária Anual</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2024/1257/ploa_01_2024.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2024/1257/ploa_01_2024.pdf</t>
   </si>
   <si>
     <t>"ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CLARAVAL PARA O EXERCÍCIO FINANCEIRO DE 2025."</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>PLorg</t>
   </si>
   <si>
     <t>Projeto de Lei Orgânica do Município de Claraval</t>
   </si>
   <si>
     <t>Câmara Municipal de Claraval - CMC</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2024/1260/pl_da_lei_organica_claraval_versao_final.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2024/1260/pl_da_lei_organica_claraval_versao_final.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORGÂNICA DO MUNICÍPIO DE CLARAVAL ESTADO DE MINAS GERAIS  - 17ª LEGISLATURA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -767,67 +767,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2024/110/plo_04_2024_exe.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2024/111/plo_05_2024_exe.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2024/112/plo_06_2024_exe.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2024/341/ccf20032024_00001.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2024/877/projeto_ldo_claraval_2025_1.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2024/1249/pl_substituicao_sonora_escolas.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2024/1251/lei_wi-fi.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2024/1253/projeto_de_lei_pnab.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2024/1255/pl_14_2024_bolsa_atleta_claraval.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2024/1258/projeto_de_lei_altera_ldo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2024/1259/projeto_de_lei_altera_ppa.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2024/1262/projeto_de_lei_ajuizamento_de_acoes_e_execucoes.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2024/1263/projeto_de_lei_consep.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2024/1264/regularizacao_condominio.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2024/1265/loteamento_de_chacaras.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2024/1269/projeto_de_lei_expansao__boa_esperanca.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2024/1257/ploa_01_2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2024/1260/pl_da_lei_organica_claraval_versao_final.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2024/110/plo_04_2024_exe.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2024/111/plo_05_2024_exe.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2024/112/plo_06_2024_exe.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2024/341/ccf20032024_00001.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2024/877/projeto_ldo_claraval_2025_1.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2024/1249/pl_substituicao_sonora_escolas.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2024/1251/lei_wi-fi.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2024/1253/projeto_de_lei_pnab.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2024/1255/pl_14_2024_bolsa_atleta_claraval.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2024/1258/projeto_de_lei_altera_ldo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2024/1259/projeto_de_lei_altera_ppa.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2024/1262/projeto_de_lei_ajuizamento_de_acoes_e_execucoes.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2024/1263/projeto_de_lei_consep.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2024/1264/regularizacao_condominio.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2024/1265/loteamento_de_chacaras.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2024/1269/projeto_de_lei_expansao__boa_esperanca.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2024/1257/ploa_01_2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2024/1260/pl_da_lei_organica_claraval_versao_final.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="52.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="122.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="121.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="238" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>