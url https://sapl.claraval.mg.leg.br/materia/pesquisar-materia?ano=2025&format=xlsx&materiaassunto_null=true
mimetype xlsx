--- v0 (2026-01-27)
+++ v1 (2026-04-28)
@@ -51,75 +51,75 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>PARECER - COFC</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1284/pcofc_02_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1284/pcofc_02_2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo e Legislativo Municipal a conceder até 06 (seis) faltas abonadas anuais aos servidores públicos municipais efetivos e celetistas, sendo 03 (três) no primeiro semestres e 03 (três) no segundo semestre. e dá outras providências."</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1286/pcofc_03_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1286/pcofc_03_2025.pdf</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>COFC - Comissão de Orçamento, Finanças e Contabilidade</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/</t>
+    <t>http://sapl.claraval.mg.leg.br/media/</t>
   </si>
   <si>
     <t>COMISSÃO DE ORÇAMENTO, FINANÇAS E CONTABILIDADE_x000D_
 _x000D_
 Projeto de Lei nº0012/2025_x000D_
 _x000D_
  Parecer de nº 004/2025_x000D_
 _x000D_
 A Comissão de ORÇAMENTO, FINANÇAS E CONTABILIDADE, reunida e em conferencia os seus membros para examinarem Veto ao Projeto de de Lei nº012/2025 que "Altera o art. 4º da Lei nº 1.116/2009, que dispõe sobre a concessão da Gratificação de Desempenho e Produtividade - GDP, e dá outras providências" " entendem que o mesmo examinado satisfaz as condições legais para ser apreciado em plenário._x000D_
 _x000D_
 Sala das Sessões, 17 de Março de 2025._x000D_
 _x000D_
 HONOROALDE CARRIJO SILVERIO _x000D_
 Presidente_x000D_
 _x000D_
 WILIAN DIAS CUNHA DA FONSECA _x000D_
 Vice-Presidente_x000D_
 _x000D_
 SEBASTIÃO DA SILVA CINTRA _x000D_
 Secretário.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
@@ -156,354 +156,354 @@
 _x000D_
 Projeto de Lei nº 005/2025_x000D_
 _x000D_
  Parecer de nº 006/2025_x000D_
 _x000D_
 A Comissão de ORÇAMENTO, FINANÇAS E CONTABILIDADE, reunida e em conferencia os seus membros para examinarem Veto ao Projeto de de Lei nº 005/2025 que " Estabelece normas e princípios a serem aplicados em todos os eventos realizados com recursos públicos no Município de Claraval - MG" entendem que o mesmo examinado não satisfaz as condições legais para ser apreciado em plenário._x000D_
 _x000D_
 Sala das Sessões, 17 de Março de 2025._x000D_
 _x000D_
 HONOROALDE CARRIJO SILVERIO_x000D_
  Presidente_x000D_
 _x000D_
 WILIAN DIAS CUNHA DA FONSECA _x000D_
 Vice-Presidente_x000D_
 _x000D_
 SEBASTIÃO DA SILVA CINTRA _x000D_
 Secretário.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1324/par_cofc_07_25.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1324/par_cofc_07_25.pdf</t>
   </si>
   <si>
     <t>A Comissão de  ORÇAMENTO , FINANÇAS E CONTABILIDADE, reunida e em conferencia os seus membros para examinarem  Veto ao  projeto de Lei    nº006/2025   que   “  AUTORIZA O PODER EXECUTIVO E LEGISLATIVO MUNICIPAL A CONCEDER ATE 06 (SEIS) FALTAS ABONADAS ANUAIS AOS SERVIDORES PÚBLICOS MUNICIPAIS E EFETIVOS E CELETISTAS SENDO 03 (TRÊS) NO PRIMEIRO SEMESTRE E 03 (TRÊS) NO SEGUNDO SEMESTRE E DÁ OUTRAS PROVIDÊNCIAS”  entendem que o mesmo examinado  satisfaz as condições legais para ser apreciado em plenário._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Sala das Sessões,   07 de Abril   de 2025._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 HONOROALDE CARRIJO SILVÉRIO_x000D_
 Presidente_x000D_
 _x000D_
 _x000D_
 WILIAN DIAS CUNHA DA FONSECA_x000D_
 Vice-Presidente_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 SEBASTIÃO DA SILVA CINTRA_x000D_
 Secretário.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1326/par_cofc_08_25.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1326/par_cofc_08_25.pdf</t>
   </si>
   <si>
     <t>A Comissão de  ORÇAMENTO , FINANÇAS E CONTABILIDADE, reunida e em conferencia os seus membros para examinarem   o Projeto de  de Lei nº0013/2025 que  “ AUTORIZA O PODER EXECUTIVO  ABRIR CRÉDITO ADICIONAL ESPECIAL NA LEI  nº 1546/2024 – QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CLARAVAL-MG PRA O EXERCÍCIO FINANCEIRO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS” ”  entendem que o mesmo examinado  satisfaz as condições legais para ser apreciado em plenário._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 HONOROALDE CARRIJO SILVÉRIO_x000D_
 Presidente_x000D_
 _x000D_
 _x000D_
 WILIAN DIAS CUNHA DA FONSECA_x000D_
 Vice-Presidente_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 SEBASTIÃO DA SILVA CINTRA_x000D_
 Secretário.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1333/pcfoc_09_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1333/pcfoc_09_2025.pdf</t>
   </si>
   <si>
     <t>A Comissão de  ORÇAMENTO , FINANÇAS E CONTABILIDADE, reunida e em conferencia os seus membros para examinarem   o Projeto de  Decreto nº001/2025 que  “ Dispõe sobre a aprovação com Ressalvas das Contas do Prefeito Municipal de Claraval , relativas ao exercício de 2023 ”  entendem que o mesmo examinado  satisfaz as condições legais para ser apreciado em plenário._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Sala das Sessões,   22 de Abril   de 2025._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 HONOROALDE CARRIJO SILVÉRIO_x000D_
 Presidente_x000D_
 _x000D_
 _x000D_
 WILIAN DIAS CUNHA DA FONSECA_x000D_
 Vice-Presidente_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 SEBASTIÃO DA SILVA CINTRA_x000D_
 Secretário.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1358/par_cofc_10_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1358/par_cofc_10_2025.pdf</t>
   </si>
   <si>
     <t>A Comissão de  ORÇAMENTO , FINANÇAS E CONTABILIDADE, reunida e em conferencia os seus membros para examinarem   LEI  Nº 0017/2025 que   “ AUTORIZA O PODER EXECUTIVO MUNICIPAL A FORNECER APARELHO SENSOR DE MONITORAMENTO CONTÍNUO DE GLICOSE PARA PACIENTES COM DIABETES TIPO 1 NO ÂMBITO DO MUNICÍPIO DE CLARAVAL-MG E DÁ OUTRAS PROVIDÊNCIAS””  entendem que o mesmo examinado  satisfaz as condições legais para ser apreciado em plenário.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1398/par_cofc_11_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1398/par_cofc_11_2025.pdf</t>
   </si>
   <si>
     <t>A Comissão de  ORÇAMENTO , FINANÇAS E CONTABILIDADE, _x000D_
 reunida e em conferencia os seus membros para examinarem   LEI  Nº 025/2025 que   “ INSTITUI A MEDALHA “HONRA AO MÉRITO “DOM CARMELO RÉCHIA” NO ÂMBITO DA CÂMARA MUNICIPAL DE CLARAVAL-MG – E DÁ OUTRAS PROVIDÊNCIAS” entendem que o mesmo examinado satisfaz as condições legais para ser apreciado em _x000D_
 plenário.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>A Comissão de  ORÇAMENTO , FINANÇAS E CONTABILIDADE, reunida e em conferencia os seus membros para examinarem   LEI  Nº 033/2025 que   _x000D_
 “DISPÕE SOBRE A EXTINÇÃO DA TAXA DE EXPEDIENTE NO ÂMBITO DA  ADIMINISTRAÇÃO PÚBLICA MUNICIPAL DE CLARAVAL E DÁ OUTRAS _x000D_
 PROVIDÊNCIAS” entendem que o mesmo examinado satisfaz as condições legais para ser apreciado em plenário.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1407/par_13_cofc_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1407/par_13_cofc_2025.pdf</t>
   </si>
   <si>
     <t>"A Comissão de ORÇAMENTO , FINANÇAS E CONTABILIDADE, reunida e em conferencia os seus membros para examinarem LEI Nº 032/2025 que “INSTITUI O PROGRAMA "BOM DE NOTA, BOM DE BOLA", NO ÂMBITO DO MUNICÍPIO DE CLARAVAL-MG, COM _x000D_
 FOCO NA INTEGRAÇÃO ENTRE EDUCAÇÃO E ESPORTE, VISANDO PROMOVER A PERMANÊNCIA NA ESCOLA, O BOM DESEMPENHO ESCOLAR E O DESENVOLVIMENTO ESPORTIVO DE ESTUDANTES DA REDE PÚBLICA DE ENSINO, E DÁ OUTRAS PROVIDÊNCIAS.” entendem que o mesmo examinado satisfaz as condições legais para ser apreciado em plenário.  "</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1409/par_14_cofc_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1409/par_14_cofc_2025.pdf</t>
   </si>
   <si>
     <t>"A Comissão de ORÇAMENTO , FINANÇAS E CONTABILIDADE, reunida e em conferencia os seus membros para examinarem LEI Nº 034/2025 que “DISPÕE SOBRE A INSTITUIÇÃO DA NOTA FISCAL ELETRÔNICA NO ÂMBITO DO MUNICÍPIO DE CLARAVAL E DÁ OUTRAS PROVIDÊNCIAS.” entendem que o mesmo examinado satisfaz as condições legais para ser apreciado em plenário."</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1415/par_cofc_15_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1415/par_cofc_15_2025.pdf</t>
   </si>
   <si>
     <t>A Comissão de  ORÇAMENTO , FINANÇAS E CONTABILIDADE, reunida e em conferencia os seus membros para examinarem LEI  Nº 036/2025 que  “AUTORIZA O PODER EXECUTIVO MUNICIPAL A  FORNECER O “ KIT LANCHE SAÚDE”” PARA PACIENTES DO SISTEMA ÚNICO DE SAÚDE LEVADOS PARA ATENDIMENTO FORA DO MUNICÍPIO DE CLARAVAL-MG E DÁ OUTRAS PROVIDÊNCIAS” entendem que o mesmo examinado satisfaz as condições legais para ser apreciado em plenário.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1417/par_16_cofc_16_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1417/par_16_cofc_16_2025.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE ORÇAMENTO, FINANÇAS E CONTABILIDADE, reunida em conferência com seus membros, analisou o veto total aposto pelo Senhor Prefeito Municipal ao Projeto de Lei nº 33/2025, de autoria da Vereadora Gabriela Ananda Neves Borges, que tem por _x000D_
 objeto: “DISPÕE SOBRE A EXTINÇÃO DA TAXA DE EXPEDIENTE NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DE CLARAVAL E DÁ OUTRAS PROVIDÊNCIAS.”, e opinam pela sua rejeição.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1426/pcofc_17_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1426/pcofc_17_2025.pdf</t>
   </si>
   <si>
     <t>A Comissão de  ORÇAMENTO , FINANÇAS E CONTABILIDADE, reunida e em conferencia os seus membros para examinarem LEI  Nº 015/2025 que “DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO EXERCÍCIO DE 2026 E DÁ OUTRAS PROVIDÊNCIAS” entendem que o mesmo examinado satisfaz as condições legais para ser apreciado em plenário.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>A Comissão de  ORÇAMENTO , FINANÇAS E CONTABILIDADE, reunida e em conferencia os seus membros para examinarem LEI  Nº 030/2025 QUE “DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO PARA O QUADRIÊNIO 2026-2029 , EM CUMPRIMENTO AO DISPOSTO NO  §1º DO ART. 165 DA CONSTITUIÇÃO FEDERAL E NA LEI ORGÂNICA MUNICIPAL, ESTABELECENDO OS OBJETIVOS E METAS DA administração pública” entendem que o mesmo examinado satisfaz as condições legais para ser apreciado em plenário.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1430/pcofc_19_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1430/pcofc_19_2025.pdf</t>
   </si>
   <si>
     <t>A Comissão de  ORÇAMENTO , FINANÇAS E CONTABILIDADE, reunida e em conferencia os seus membros para examinarem de  Resolução  nº 003/2025  que “INSTITUI O PARLAMENTO JOVEM NO ÂMBITO CÂMARA MUNICIPAL DE CLARAVAL-MG E DÁ OUTRAS PROVIDÊNCIAS” entendem que o mesmo examinado satisfaz as condições legais para ser apreciado em plenário.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1432/pcofc_20_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1432/pcofc_20_2025.pdf</t>
   </si>
   <si>
     <t>A Comissão de  ORÇAMENTO , FINANÇAS E CONTABILIDADE, reunida e em conferencia os seus membros para examinarem O Projeto de Decreto Legislativo nº002/2025 que “DISPÕE SOBRE A APROVAÇÃO DAS CONTAS DO PODER EXECUTIVO MUNICIPAL DE CLARAVAL-MG _x000D_
 REFERENTES AO EXERCÍCIO DE 2020 E DÁ OUTRAS PROVIDÊNCIAS” _x000D_
 entendem que o mesmo examinado satisfaz as condições legais para ser apreciado em plenário.</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1455/pcofc_21_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1455/pcofc_21_2025.pdf</t>
   </si>
   <si>
     <t>A Comissão de  ORÇAMENTO , FINANÇAS E CONTABILIDADE, reunida e em conferencia os seus membros para examinarem O Projeto de Lei Orçamentária nº001/2025 que” Estima a Receita e Fixa a Despesa do Município de Claraval para o exercício Financeiro de 2026” entendem que o mesmo examinado satisfaz as condições legais para ser apreciado em plenário.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1456/pcofc_22_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1456/pcofc_22_2025.pdf</t>
   </si>
   <si>
     <t>A Comissão de  ORÇAMENTO , FINANÇAS E CONTABILIDADE, reunida e em conferencia os seus membros para examinarem O Projeto de   Lei Orçamentária  nº039/2025 que ”Atualiza o valor da Taxa Mínima de consumo de água no Município de Claraval, revoga a Lei nº 491, de 21 de Outubro de 1985, e dá outras providências”, entendem que o mesmo examinado satisfaz as condições legais para ser apreciado em plenário.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1457/pcofc_23_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1457/pcofc_23_2025.pdf</t>
   </si>
   <si>
     <t>A Comissão de ORÇAMENTO , FINANÇAS E CONTABILIDADE, reunida e em conferencia os seus membros para examinarem O Projeto de Lei Orçamentária nº040/2025 que ”Altera a Lei Municipal nº 1571, de 05 de novembro de 2025 que dispõe sobre as diretrizes para elaboração da proposta orçamentária para o exercício financeiro de 2026”, entendem que o mesmo examinado satisfaz as condições legais para ser apreciado em plenário.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1458/pcofc_24_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1458/pcofc_24_2025.pdf</t>
   </si>
   <si>
     <t>A Comissão de ORÇAMENTO, FINANÇAS E CONTABILIDADE, reunida e em conferencia os seus membros para examinarem O Projeto de Lei Orçamentária  nº041/2025 que ”Altera a Lei Municipal nº 1.472 , de 05 de novembro  de 2025, que dispõe sobre o Plano Plurianual para o período de 2026 a 2029”, entendem que o mesmo examinado satisfaz as condições legais para ser apreciado em plenário.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1459/pcfoc_25_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1459/pcfoc_25_2025.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE ORÇAMENTO, FINANÇAS E CONTABILIDADE, reunida em conferência com seus membros para analisar a Emenda Impositiva nº 01/2025 ao Projeto de Lei nº 042/2025, entende que a proposta atende aos critérios técnicos e orçamentários exigidos, estando apta a ser apreciada em plenário.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>PARECER - CCJR</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1285/pccjr_02_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1285/pccjr_02_2025.pdf</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1287/pccjr_03_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1287/pccjr_03_2025.pdf</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>CCJR - Comissão de Constituição, Justiça e Redação</t>
   </si>
   <si>
     <t>COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO ._x000D_
 Projeto de Lei nº 0012/2025  _x000D_
 Parecer de nº 004/2025_x000D_
 A Comissão de CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO, reunida e em conferencia os seus membros para examinarem o projeto de Lei nº12/2025 que_x000D_
 Altera o art. 4º da Lei nº 1.116/2009, que dispõe sobre a concessão da Gratificação de Desempenho e Produtividade - GDP, e dá outras providências" entendem que o mesmo examinado satisfaz as condições legais para ser apreciado em plenário._x000D_
 _x000D_
 Sala das Sessões, 17 de Março de 2025._x000D_
 _x000D_
 GABRIELA ANANDA NEVES BORGES _x000D_
 Presidente_x000D_
 _x000D_
 HONOROALDE CARRIJO SILVERIO _x000D_
 Vice-Presidente_x000D_
 _x000D_
 ROBERTA MOREIRA DE FREITAS CINTRA _x000D_
 Secretária</t>
   </si>
@@ -535,1671 +535,1671 @@
   </si>
   <si>
     <t>COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO._x000D_
 _x000D_
 Veto ao Projeto nº 005/2025 _x000D_
 _x000D_
 Parecer de nº 006/2025_x000D_
 _x000D_
 A Comissão de CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO, reunida e em conferencia os seus membros para examinarem o projeto de Lei n° 005/2025 que "Estabelece normas e princípios a serem aplicados em todos os eventos realizados com recursos públicos no Município de Claraval - MG" entendem que o mesmo examinado não satisfaz as condições legais para ser apreciado em plenário._x000D_
 _x000D_
 Sala das Sessões, 17 de Março de 2025._x000D_
 _x000D_
 GABRIELA ANANDA NEVES BORGES _x000D_
 Presidente_x000D_
 _x000D_
 HONOROALDE CARRIJO SILVERIO _x000D_
 Vice-Presidente_x000D_
 _x000D_
 ROBERTA MOREIRA DE FREITAS CINTRA _x000D_
 Secretária</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1323/par_ccjr_07_25.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1323/par_ccjr_07_25.pdf</t>
   </si>
   <si>
     <t>A Comissão de CONSTITUIÇÃO , JUSTIÇA E REDAÇÃO, reunida e em conferencia os seus membros para examinarem o Veto ao  projeto de   nº006/2025   que   “  AUTORIZA O PODER EXECUTIVO E LEGISLATIVO MUNICIPAL A CONCEDER ATE 06 (SEIS) FALTAS ABONADAS ANUAIS AOS SERVIDORES PÚBLICOS MUNICIPAIS E EFETIVOS E CELETISTAS SENDO 03 (TRÊS) NO PRIMEIRO SEMESTRE E 03 (TRÊS) NO SEGUNDO SEMESTRE E DÁ OUTRAS PROVIDÊNCIAS”  entendem que o mesmo examinado satisfaz as condições legais para ser apreciado em plenário._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Sala das Sessões, 07  de Abril  de 2025._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 GABRIELA ANANDA NEVES BORGES_x000D_
 Presidente_x000D_
 _x000D_
 _x000D_
 _x000D_
 HONOROALDE CARRIJO SILVÉRIO_x000D_
 Vice-Presidente_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 ROBERTA MOREIRA DE FREITAS CINTRA_x000D_
 Secretária</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1325/par_ccjr_08_25.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1325/par_ccjr_08_25.pdf</t>
   </si>
   <si>
     <t>A Comissão de CONSTITUIÇÃO , JUSTIÇA E REDAÇÃO, reunida e em conferencia os seus membros para examinarem o projeto de Lei  Nº 0013/2025 sobre  “ AUTORIZA O PODER EXECUTIVO  ABRIR CRÉDITO ADICIONAL ESPECIAL NA LEI  nº 1546/2024 – QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CLARAVAL-MG PRA O EXERCÍCIO FINANCEIRO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS” entendem que o mesmo examinado satisfaz as condições legais para ser apreciado em plenário._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Sala das Sessões, 07  de Abril  de 2025._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 HONOROALDE CARRIJO SILVÉRIO_x000D_
 Presidente_x000D_
 _x000D_
 _x000D_
 WILIAN DIAS CUNHA DA FONSECA_x000D_
 Vice-Presidente_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 SEBASTIÃO DA SILVA CINTRA_x000D_
 Secretário.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1359/par_ccjr_10_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1359/par_ccjr_10_2025.pdf</t>
   </si>
   <si>
     <t>A Comissão de CONSTITUIÇÃO , JUSTIÇA E REDAÇÃO, reunida e em conferencia os seus membros para examinarem o projeto de LEI  Nº 0017/2025 que   “ AUTORIZA O PODER EXECUTIVO MUNICIPAL A FORNECER APARELHO SENSOR DE MONITORAMENTO CONTÍNUO DE GLICOSE PARA PACIENTES COM DIABETES TIPO 1 NO ÂMBITO DO MUNICÍPIO DE CLARAVAL-MG E DÁ OUTRAS PROVIDÊNCIAS” entendem que o mesmo examinado satisfaz as condições legais para ser apreciado em plenário.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1397/par_ccjr_11_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1397/par_ccjr_11_2025.pdf</t>
   </si>
   <si>
     <t>A Comissão de CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO, reunida e em _x000D_
 conferencia os seus membros para examinarem o projeto de LEI  Nº 025/2025 que   “INSTITUI A MEDALHA “HONRA AO MÉRITO “DOM CARMELO RÉCHIA” NO ÂMBITO DA CÂMARA MUNICIPAL DE CLARAVAL-MG – E DÁ OUTRAS PROVIDÊNCIAS” entendem que o mesmo examinado satisfaz as condições legais para ser apreciado em _x000D_
 plenário.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1404/par_ccjr_12_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1404/par_ccjr_12_2025.pdf</t>
   </si>
   <si>
     <t>A Comissão de CONSTITUIÇÃO , JUSTIÇA E REDAÇÃO, reunida e em conferencia os seus membros para examinarem o projeto de LEI  Nº 033/2025 que   “DISPÕE SOBRE A EXTINÇÃO DA TAXA DE EXPEDIENTE NO ÂMBITO DA ADIMINISTRAÇÃO PÚBLICA MUNICIPAL DE CLARAVAL E DÁ OUTRAS _x000D_
 PROVIDÊNCIAS” entendem que o mesmo examinado satisfaz as condições legais para ser apreciado em plenário.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1408/par_13_ccjr_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1408/par_13_ccjr_2025.pdf</t>
   </si>
   <si>
     <t>"A Comissão de CONSTITUIÇÃO , JUSTIÇA E REDAÇÃO, reunida e em conferencia os seus membros para examinarem o projeto de LEI Nº 032/2025 que ““INSTITUI O PROGRAMA "BOM DE NOTA, BOM DE BOLA", NO ÂMBITO DO MUNICÍPIO DE CLARAVAL-MG, COM FOCO NA INTEGRAÇÃO ENTRE EDUCAÇÃO E ESPORTE, VISANDO PROMOVER A PERMANÊNCIA NA ESCOLA, O BOM DESEMPENHO ESCOLAR E O DESENVOLVIMENTO ESPORTIVO DE ESTUDANTES DA REDE PÚBLICA DE ENSINO, E DÁ OUTRAS PROVIDÊNCIAS.” entendem que o mesmo examinado satisfaz as condições legais para ser apreciado em plenário."</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1410/par_14_ccjr_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1410/par_14_ccjr_2025.pdf</t>
   </si>
   <si>
     <t>"A Comissão de CONSTITUIÇÃO , JUSTIÇA E REDAÇÃO, reunida e em conferencia os seus membros para examinarem o projeto de LEI Nº 034/2025 que “ "DISPÕE SOBRE A INSTITUIÇÃO DA NOTA FISCAL ELETRÔNICA NO ÂMBITO DO MUNICÍPIO DE CLARAVAL E DÁ OUTRAS PROVIDÊNCIAS." entendem que o mesmo examinado satisfaz as condições legais para ser apreciado em plenário."</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1416/par_ccjr_15_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1416/par_ccjr_15_2025.pdf</t>
   </si>
   <si>
     <t>A Comissão de CONSTITUIÇÃO , JUSTIÇA E REDAÇÃO, reunida e em conferencia os seus membros para examinarem o projeto de LEI  Nº 036/2025 que  “AUTORIZA O PODER EXECUTIVO MUNICIPAL A FORNECER O “ KIT LANCHE SAÚDE” PARA PACIENTES DO SISTEMA ÚNICO DE SAÚDE LEVADOS PARA ATENDIMENTO FORA DO MUNICÍPIO DE CLARAVAL-MG E DÁ OUTRAS PROVIDÊNCIAS” entendem que o mesmo examinado satisfaz as condições legais para ser apreciado em plenário.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1418/par_ccjr_16_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1418/par_ccjr_16_2025.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE ORÇAMENTO, FINANÇAS E CONTABILIDADE, reunida em conferência com seus membros, analisou o veto total aposto pelo Senhor Prefeito Municipal ao Projeto de Lei nº 33/2025, de autoria da Vereadora Gabriela Ananda Neves Borges, que tem por objeto: “DISPÕE SOBRE A EXTINÇÃO DA TAXA DE EXPEDIENTE NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DE CLARAVAL E DÁ OUTRAS PROVIDÊNCIAS.”, e opinam pela sua rejeição.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1425/pccjr_17_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1425/pccjr_17_2025.pdf</t>
   </si>
   <si>
     <t>A Comissão de CONSTITUIÇÃO , JUSTIÇA E REDAÇÃO, reunida e em conferencia os seus membros para examinarem o projeto de LEI  Nº 015/2025 que “DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO EXERCÍCIO DE 2026 E DÁ OUTRAS PROVIDÊNCIAS” entendem que o mesmo examinado satisfaz as condições legais para ser apreciado em plenário.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1427/pccjr_18_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1427/pccjr_18_2025.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE CONSTITUIÇÃO , JUSTIÇA E REDAÇÃO,   reunida e em conferencia os seus membros para examinarem LEI Nº 030/2025 QUE “ DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO PARA O QUADRIÊNIO 2026-2029 , EM CUMPRIMENTO AO DISPOSTO NO  § 1º DO ART. 165 DA CONSTITUIÇÃO FEDERAL E NA LEI ORGÂNICA MUNICIPAL, ESTABELECENDO OS OBJETIVOS E METAS DA administração pública” entendem que o mesmo examinado satisfaz as condições legais para ser apreciado em plenário.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1429/pccjr_19_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1429/pccjr_19_2025.pdf</t>
   </si>
   <si>
     <t>A Comissão de CONSTITUIÇÃO , JUSTIÇA E REDAÇÃO, reunida e em conferencia os seus membros para examinarem o projeto de  Resolução nº003/2025 que “INSTITUI O PARLAMENTO JOVEM NO ÂMBITO CÂMARA MUNICIPAL DE CLARAVAL E DÁ OUTRAS PROVIDÊNCIAS” entendem que o mesmo examinado satisfaz as condições legais para ser apreciado em plenário.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1431/pccjr_20_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1431/pccjr_20_2025.pdf</t>
   </si>
   <si>
     <t>A Comissão de CONSTITUIÇÃO , JUSTIÇA E REDAÇÃO, reunida e em conferencia os seus membros para examinarem  O Projeto de Decreto  Legislativo nº002/2025 que ”DISPÕE SOBRE A APROVAÇÃO DAS CONTAS DO PODER EXECUTIVO MUNICIPAL DE CLARAVAL-MG REFERENTES AO EXERCÍCIO DE 2020 E DÁ OUTRAS PROVIDÊNCIAS”  entendem que o mesmo examinado satisfaz as condições legais para ser apreciado em plenário.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1450/pccjr_21_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1450/pccjr_21_2025.pdf</t>
   </si>
   <si>
     <t>A Comissão de CONSTITUIÇÃO , JUSTIÇA E REDAÇÃO, reunida e em conferencia os seus membros para examinarem O Projeto de Lei Orçamentária nº001/2025 que ”Estima a Receita e Fixa a Despesa do Município de Claraval para o exercício Financeiro de 2026”,  entendem que o mesmo examinado satisfaz as condições legais para ser apreciado em plenário.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1451/pccjr_22_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1451/pccjr_22_2025.pdf</t>
   </si>
   <si>
     <t>A Comissão de CONSTITUIÇÃO , JUSTIÇA E REDAÇÃO, reunida e em conferencia os seus membros para examinarem O Projeto de Lei Orçamentária  nº039/2025 que ”Atualiza o valor da Taxa Mínima de consumo de água no Município de Claraval, revoga a Lei nº 491, de 21 de Outubro de 1985, e dá outras providências”, entendem que o mesmo examinado satisfaz as condições legais para ser apreciado em plenário.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1452/pccjr_23_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1452/pccjr_23_2025.pdf</t>
   </si>
   <si>
     <t>A Comissão de CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO, reunida e em conferencia os seus membros para examinarem O Projeto de Lei Orçamentária nº040/2025 que ”Altera a Lei Municipal nº 1571, de 05 de novembro de 2025 que dispõe sobre as diretrizes para elaboração da proposta orçamentária para o exercício financeiro de 2026”,  entendem que o mesmo examinado satisfaz as condições legais para ser apreciado em plenário.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1453/pccjr_24_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1453/pccjr_24_2025.pdf</t>
   </si>
   <si>
     <t>A Comissão de CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO, reunida e em conferencia os seus membros para examinarem O Projeto de Lei Orçamentária  nº041/2025 que ”Altera a Lei Municipal nº 1.472, de 05 de novembro  de 2025, que dispõe sobre o Plano Plurianual para o período de 2026 a 2029”, entendem que o mesmo examinado satisfaz as condições legais para ser apreciado em plenário.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1454/pccjr_25_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1454/pccjr_25_2025.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO, reunida e em conferência com seus membros para examinar a Emenda Impositiva nº 01/2025 ao Projeto de Lei nº 042/2025, entende que a matéria analisada atende às condições legais para apreciação em plenário.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>Honoroalde Carrijo Silvério (Nono)</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1270/projeto_de_lei_maquinas.docx</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1270/projeto_de_lei_maquinas.docx</t>
   </si>
   <si>
     <t>“Estabelece normas e valores para realização de serviços de máquinas e equipamentos públicos para terceiros ou particulares e dispõe sobre incentivos de desenvolvimento social e econômico no Município de Claraval/MG.”</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1271/criacao_do_saec.docx</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1271/criacao_do_saec.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO, COMO ENTIDADE AUTÁRQUICA MUNICIPAL, DO SERVIÇO DE ÁGUA E ESGOTO DO MUNICÍPIO DE CLARAVAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1272/plo_03_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1272/plo_03_2025.pdf</t>
   </si>
   <si>
     <t>“Estabelece normas e princípios a serem aplicados em todos os processos licitatórios do Município de Claraval/MG.”</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>Mesa Diretora da Câmara Municipal de Claraval - MDC</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1273/pl_plano_de_saude_camara_claraval.docx.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1273/pl_plano_de_saude_camara_claraval.docx.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Legislativo a implantar plano de saúde para os servidores públicos de carreira, comissionados, e aos vereadores da Câmara Municipal de Claraval e dá outras providências.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1274/plo_05_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1274/plo_05_2025.pdf</t>
   </si>
   <si>
     <t>“Estabelece normas e princípios a serem aplicados em todos os eventos realizados com recursos públicos no Município de Claraval/MG.”</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>Nilson Martins</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1276/plo_06_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1276/plo_06_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo e Legislativo municipal a conceder até 06 (seis) faltas abonadas anuais aos servidores públicos municipais efetivos e celetistas, sendo 03 (três) no primeiro semestre e 03 (três) no segundo semestre, e dá outras providências.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>PREFEITO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1277/projeto_de_lei_02_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1277/projeto_de_lei_02_2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre procedimentos relativos a requisições de "pequeno valor" de obrigação da fazenda pública municipal atendendo ao disposto nos §§ 3º e 4º do art. 100 da Constituição Federal e dá outras providências".</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>Plenário da Câmara Municipal de Claraval - PlenCMC</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL E ANUAL AOS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO E SECRETÁRIOS DO PODER EXECUTIVO MUNICIPAL DE CLARAVAL, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1280/plo_09_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1280/plo_09_2025.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A AUTORIZAÇÃO PARA REAJUSTE ANUAL DOS VENCIMENTOS DOS SERVIDORES DO MUNICIPIO DE CLARAVAL/MG PELO PODER EXECUTIVO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>FIXA OS VENCIMENTOS BASE PARA OS CARGOS E FUNÇÕES DE ASSISTENTE PARLAMENTAR E ASSESSOR JURÍDICO DA CÂMARA MUNICIPAL DE CLARAVAL E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1298/projeto_de_lei_03-2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1298/projeto_de_lei_03-2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL NA LEI Nº 1546/2024.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1301/pl_12_2025_agp_falta_abonadas.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1301/pl_12_2025_agp_falta_abonadas.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 4º DA LEI Nº 1.116/2009, QUE DISPÕE SOBRE A CONCESSÃO DA GRATIFICAÇÃO DE DESEMPENHO E PRODUTIVIDADE – GDP, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1302/projeto_de_lei_pnab_2025.ass.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1302/projeto_de_lei_pnab_2025.ass.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA LEI Nº 1546/2024.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1315/plo_14_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1315/plo_14_2025.pdf</t>
   </si>
   <si>
     <t>FIXA A REMUNERAÇÃO DOS SERVIDORES DO PODER LEGISLATIVO DO MUNICÍPIO DE CLARAVAL-MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1331/plo_15_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1331/plo_15_2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO EXERCÍCIO DE 2026 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1341/pl_superavit.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1341/pl_superavit.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE CREDITO SUPLEMENTAR NA LEI ORÇAMENTARIA ANUAL Nº 1546/2024.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>Gabriela Ananda</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1350/plo_17_2025.odt</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1350/plo_17_2025.odt</t>
   </si>
   <si>
     <t>“AUTORIZA O EXECUTIVO MUNICIPAL A FORNECER APARELHO SENSOR DE MONITORAMENTO CONTÍNUO DE GLICOSE PARA PACIENTES COM DIABETES TIPO 1 NO ÂMBITO DO MUNICÍPIO DE CLARAVAL-MG E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1360/plo_18_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1360/plo_18_2025.pdf</t>
   </si>
   <si>
     <t>"DISPOE SOBRE A CONSTITUICAO DO SERVIÇO DE INSPECAO MUNICIPAL E OS PROCEDIMENTOS DE INSPECAO SANITARIA EM ESTABELECIMENTOS QUE PRODUZAM PRODUTOS DE ORIGEM ANIMAL E DA OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1362/plo_20_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1362/plo_20_2025.pdf</t>
   </si>
   <si>
     <t>"RECONHECE COMO ORGANIZACAO SOCIAL E DE UTILIDADE PUBLICA O CONSORCIO INTERMUNICIPAL DE SAUDE DE MICRORREGIAO DE PASSOS - CISMIP E DA OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1363/plo_21_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1363/plo_21_2025.pdf</t>
   </si>
   <si>
     <t>"DISPOE SOBRE A CONCESSAO DE DIARIAS AOS SEVIDORES PUBLICOS E AOS AGENTE POLITICOS DO MUNICIPIO DE CLARAVAL E DA OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1364/plo_22_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1364/plo_22_2025.pdf</t>
   </si>
   <si>
     <t>"INSTITUI PROGRAMA DE REGULARIZAÇÃO DE DEBITO FISCAL NO MUNICIPIO DE CLARAVAL/MG, MEDIANTE CONCESSAO DE ANISTIA DE MULTA, JUROS INCIDENTES EM CREDITOS TRIBUTARIOS E DA OUTRA PROVIDENCIAS."</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>Câmara Municipal de Claraval - CMC</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1365/plo_23_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1365/plo_23_2025.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A REGULAMENTAÇÃO DO TRANSPORTE ESCOLAR NA ZONA RURAL, DE ESTUDANTES RESIDENTES EM ÁREAS LIMÍTROFES AO MUNICÍPIO DE CLARAVAL-MG, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1373/plo_24_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1373/plo_24_2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a denominação de vias públicas municipais e dá outras providencias."</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1374/plo_25_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1374/plo_25_2025.pdf</t>
   </si>
   <si>
     <t>"INSTITUI A MEDALHA “HONRA AO MÉRITO DOM CARMELO RECCHIA” NO ÂMBITO DA CÂMARA MUNICIPAL DE CLARAVAL – MG – E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1381/plo_026_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1381/plo_026_2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de diárias aos servidores públicos e aos agentes políticos do Município de Claraval, MG e dá outras providências."</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1383/plo_028_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1383/plo_028_2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o poder executivo a abrir CRÉDITO ADICIONAL ESPECIAL na lei n.º 1546/2024 – que estima a receita e fixa a despesa do município de Claraval para o exercício financeiro de 2025, e dá outras providências."</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1385/plo_30_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1385/plo_30_2025.pdf</t>
   </si>
   <si>
     <t>"Institui o Plano Plurianual para o quadriênio 2026 a 2029, em cumprimento ao disposto no art, 165, § 1º da Constituição Federal, estabelecendo, para o período, as diretrizes, os programas com seus respectivos objetivos e indicadores e as ações governamentais com suas metas".</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1388/plo_31_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1388/plo_31_2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação de vagas para o cargo de Enfermeiro no município de Claraval/MG, na forma específica e da outras providências."</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>César Cintra (Do Parada)</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1395/plo_32_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1395/plo_32_2025.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O PROGRAMA "BOM DE NOTA, BOM DE BOLA", NO ÂMBITO DO MUNICÍPIO DE CLARAVAL-MG, COM FOCO NA INTEGRAÇÃO ENTRE EDUCAÇÃO E ESPORTE, VISANDO PROMOVER A PERMANÊNCIA NA ESCOLA, O BOM DESEMPENHO ESCOLAR E O DESENVOLVIMENTO ESPORTIVO DE ESTUDANTES DA REDE PÚBLICA DE ENSINO, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1396/plo_33_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1396/plo_33_2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A EXTINÇÃO DA TAXA DE EXPEDIENTE NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DE CLARAVAL E DÁ  OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1399/plo_34_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1399/plo_34_2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A INSTITUIÇÃO DA NOTA FISCAL ELETRÔNICA NO ÂMBITO DO MUNICÍPIO DE CLARAVAL E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1405/pl_35_2025_equoterapia.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1405/pl_35_2025_equoterapia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do programa municipal de equoterapia, e dá outras providenciais.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1411/plo_36_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1411/plo_36_2025.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A FORNECER O  “KIT LANCHE SAÚDE” PARA PACIENTES DO SISTEMA ÚNICO DE SAÚDE LEVADOS PARA ATENDIMENTO FORA DO MUNICÍPIO DE CLARAVAL-MG E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1423/plo_38_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1423/plo_38_2025.pdf</t>
   </si>
   <si>
     <t>"Institui o Estatuto dos Servidores Públicos da Câmara Municipal De Claraval e dá outras providências."</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1439/plo_42_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1439/plo_42_2025.pdf</t>
   </si>
   <si>
     <t>"ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CLARAVAL PARA O EXERCÍCIO FINANCEIRO DE 2026."</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUCÃO</t>
   </si>
   <si>
     <t>Nilson Martins, Plenário da Câmara Municipal de Claraval - PlenCMC</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL E ANUAL AOS VENCIMENTOS DOS SERVIDORES DE CARGOS EFETIVOS E COMISSIONADOS DO PODER LEGISLATIVO DO MUNICÍPIO DE CLARAVAL, ESTADO DE MINAS GERAIS NO ANO DE 2025.</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1380/pr_02_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1380/pr_02_2025.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O PROGRAMA “CÂMARA MAIS PERTO DA POPULAÇÃO”, NO ÂMBITO DA CÂMARA MUNICIPAL DE CLARAVAL-MG, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1419/pr_003_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1419/pr_003_2025.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O PARLAMENTO JOVEM NO ÂMBITO DA CÂMARA MUNICIPAL DE CLARAVAL E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1312/req_01_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1312/req_01_2025.pdf</t>
   </si>
   <si>
     <t>Da Mesa da Câmara Municipal de Claraval - MG,, em cumprimento a disposição regimental do art° 172, incisos I e seguintes do regimento interno, solicita ao plenário assentimento especial ao projeto de Lei nº 012/2025 do poder Legislativo Municipal, Urgência Especial para apreciação._x000D_
 Sala das Sessões, 17 de Março de 2025._x000D_
 _x000D_
 Nilson Martins da Silva_x000D_
 Presidente_x000D_
 _x000D_
 Luís Cristino Borges_x000D_
 Vice Presidente_x000D_
 _x000D_
 Carlos Cesar Cintra_x000D_
 1° Secretário</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1314/req_013_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1314/req_013_2025.pdf</t>
   </si>
   <si>
     <t>Da Mesa da Câmara Municipal de Claraval - MG,  em cumprimento a disposição regimental do art º 172 , incisos I  e seguintes do regimento interno , solicita ao plenário assentimento especial ao projeto de Lei  Complementar nº 002/2025 do poder Executivo Municipal , Urgência Especial para apreciação.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1321/req_14_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1321/req_14_2025.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 14/2025_x000D_
 _x000D_
 Os vereadores abaixo assinados, nos termos regimentais e depois de ouvido o soberano plenário, REQUER ao Prefeito Municipal que encaminhe a esta Casa de Leis, cópia das declarações de acúmulo de cargos de todos os servidores municipais que encontram-se acumulando cargos neste ano._x000D_
 _x000D_
 _x000D_
 Sala das Sessões, Claraval-MG, 01 de abril de 2025. _x000D_
 _x000D_
 _x000D_
 _x000D_
 NILSON MARTINS DA SILVA_x000D_
 Presidente da Câmara_x000D_
 _x000D_
 _x000D_
 _x000D_
 GABRIELA ANANDA NEVES BORGES_x000D_
 Vereadora_x000D_
 _x000D_
 _x000D_
 _x000D_
 WILLIAN DIAS CUNHA DA FONSECA_x000D_
 Vereador</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1327/req_15_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1327/req_15_2025.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 15/2025_x000D_
 _x000D_
 Os vereadores abaixo assinados, nos termos regimentais e depois de ouvido o soberano plenário, REQUER ao Prefeito Municipal que seja encaminhado a esta Casa de Leis, cópia de toda a documentação referente ao processo de aquisição pela Prefeitura Municipal do prédio localizado na Rua Joaquim Plácido Cintra, nº 171, onde atualmente está localizado o ESF Nilton Soares Maia, bem como cópia da matrícula atualizada do referido imóvel._x000D_
 _x000D_
 _x000D_
 Sala das Sessões, Claraval-MG, 01 de abril de 2025._x000D_
 _x000D_
 _x000D_
 _x000D_
 NILSON MARTINS DA SILVA_x000D_
 Presidente da Câmara_x000D_
 _x000D_
 _x000D_
 WILLIAN DIAS CUNHA DA FONSECA_x000D_
 Vereador_x000D_
 _x000D_
 _x000D_
 GABRIELA ANANDA NEVES BORGES_x000D_
 Vereadora_x000D_
 _x000D_
 _x000D_
 SEBASTIÃO DA SILVA CINTRA_x000D_
 Vereador_x000D_
 _x000D_
 _x000D_
 HONOROALDE CARRIJO SILVÉRIO_x000D_
 Vereador</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>Willian Dias</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1328/req_16_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1328/req_16_2025.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 16/2025_x000D_
 _x000D_
 O vereador abaixo assinado, nos termos regimentais e depois de ouvido o soberano plenário, REQUER ao Prefeito Municipal que seja encaminhado a esta Casa de Leis, cópia da Lei de criação do cargo de Chefe do Departamento de Acompanhamento Social, bem como seja informado a relação de todos os funcionários lotados no CRAS bem como as atividades desempenhadas por cada um._x000D_
 _x000D_
 _x000D_
 Sala das Sessões, Claraval-MG, 01 de abril de 2025._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 WILLIAN DIAS CUNHA DA FONSECA_x000D_
 Vereador</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1329/req_17_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1329/req_17_2025.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 17/2025_x000D_
 _x000D_
 Os vereadores abaixo assinados, nos termos regimentais e depois de ouvido o soberano plenário, REQUER ao Prefeito Municipal informações sobre o motivo pelo qual  não estão sendo fornecidos pela Secretaria Municipal de Saúde os medicamentos e itens necessários para paciente estomizada Claudemira Artemis Santana_x000D_
 _x000D_
 _x000D_
 Sala das Sessões, Claraval-MG, 01 de abril de 2025._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 NILSON MARTINS DA SILVA		   _x000D_
  Presidente da Câmara_x000D_
 _x000D_
 _x000D_
 WILLIAN DIAS CUNHA DA FONSECA_x000D_
    Vereador</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1332/req_18_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1332/req_18_2025.pdf</t>
   </si>
   <si>
     <t>Da Mesa da Câmara Municipal de Claraval - MG, em cumprimento a disposição regimental do art º 172,  incisos I  e seguintes do regimento interno , solicita ao plenário assentimento especial ao projeto de Lei  Ordinária  nº 014/2025 do poder Legislativo Municipal Urgência Especial para apreciação.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>Luizinho Cândido</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1334/req_19_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1334/req_19_2025.pdf</t>
   </si>
   <si>
     <t>O vereador abaixo assinado, nos termos regimentais e depois de ouvido o soberano plenário, REQUER ao Prefeito Municipal que encaminhe a esta Casa de Leis, informações  quanto a implantação no currículo de Educação Básica das modalidades artísticas de artes  visuais, dança, música e teatro.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1335/req_20_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1335/req_20_2025.pdf</t>
   </si>
   <si>
     <t>Os vereadores abaixo assinados, nos termos regimentais e depois de ouvido o  soberano plenário, REQUER ao Prefeito Municipal que encaminhe a esta Casa de Leis,  cópia de toda a documentação referente a contratação da empresa que realizou a obra de  construção do Portal de entrada da cidade, bem como cópia de todos os processos de  pagamento realizados referente a esta obra.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1336/req_21_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1336/req_21_2025.pdf</t>
   </si>
   <si>
     <t>O vereador abaixo assinado, nos termos regimentais e depois de ouvido o soberano  plenário, REQUER ao Prefeito Municipal que informe quais são as categorias e modalidades esportivas dispostas no Município para atender crianças, jovens e adolescentes, bem como qual a programação para cada uma delas.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1337/req_22_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1337/req_22_2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que este subscreve requer que, uma vez ouvido o plenário, seja encaminhado ao Exmo. Sr. Prefeito Municipal, (José Reinaldo Cintra ) os  seguintes pedidos de Providências:               _x000D_
 Que solicite ao secretario de infraestrutura, que o mesmo se empenhe no sentido de viabilizar a recuperação das estradas vicinais na zona rural, em especial do bairro Taquaril  pois todas se encontram em situações precárias sem manutenção há muito tempo e em situação extremamente perigosa colocando em risco eminente de acidentes os seus usuários além do aumento de custo com manutenção dos veículos principalmente dos já sofrido produtor rural, pois fui procurado por munícipes e em visita ao bairro  no dia 23 de abril de 2025 – “ CÂMARA MAIS PERTO DA POPULAÇÃO”  tivemos o relato   de situações   cobrando providencias destes vereadores.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1338/req_23_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1338/req_23_2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que subscrevem o presente requerimento, no uso de suas atribuições legais e regimentais, após ouvido o plenário, requerem que seja encaminhado ao Exmo. Sr. Prefeito Municipal, de Claraval, José Reinaldo Cintra, o presente Pedido de Providências, conforme apurado em visita realizada ao Bairro Andrades, no dia 09 de abril de 2025, dentro do programa “Câmara Mais Perto da População”.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>GABRIELA ANANDA NEVES BORGES, vereadora  desta Casa de Leis,  nos termos regimentais e depois de ouvido o soberano plenário, REQUER ao Prefeito Municipal que encaminhe a esta Casa de Leis, cópia do ato normativo que instituiu a cobrança da “Taxa de Expediente”, que é atribuída, pelo poder público, a expedição de documentos.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, requerer, após aprovação do Plenário, que seja enviado o presente requerimento ao Excelentíssimo Senhor Prefeito Municipal de Claraval, Sr. José Reinaldo Cintra, e à Ilustríssima Secretária Municipal de Saúde, Sra. Ana Márcia Gomes, nos seguintes termos:_x000D_
 _x000D_
 Requer-se que a Administração Municipal adote medidas imediatas para garantir a segurança dos pacientes, servidores e demais frequentadores do Hospital Municipal de Claraval durante todo o seu horário de funcionamento.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1347/req_26_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1347/req_26_2025.pdf</t>
   </si>
   <si>
     <t>CARLOS CÉSAR CINTRA, vereador desta Casa de Leis,  nos termos regimentais e depois de ouvido o soberano plenário, REQUER ao Prefeito Municipal que informe a esta Casa de Leis, se há algum estudo e/ou planejamento para a construção de lombada na Praça 31 de Janeiro (Pracinha dos Ciganos), bem como para a construção de lombo faixa no Bairro Santa Cruz – em frente ao Projeto “Eu tenho valor” – Casa da Sopa São Francisco de Assis. E, se houver o referido planejamento, qual a previsão para realização das obras.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1346/req_27_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1346/req_27_2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que este subscrevem, no uso de suas atribuições legais e regimentais, vem, respeitosamente, conforme apurado em visita realizada no dia 07 de maio de 2025, por meio do Projeto “CÂMARA MAIS PERTO DA POPULAÇÃO”, tendo os moradores relatado diversas demandas e preocupações, requerer, após aprovação do Plenário, que seja enviado o presente requerimento ao Excelentíssimo Senhor Prefeito Municipal de Claraval, Sr. José Reinaldo Cintra.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1351/req_28_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1351/req_28_2025.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, servimo-nos do presente para expor ao Executivo Municipal as demandas apresentadas pelos moradores do BAIRRO RURAL REPRESA, conforme apurado em visita realizada no dia 20 de maio de 2025, por meio do Projeto “CÂMARA MAIS PERTO DA POPULAÇÃO”, tendo os moradores relatado diversas demandas e preocupações que exigem a atenção do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Tiãozinho Do Bar</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1352/req_29_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1352/req_29_2025.pdf</t>
   </si>
   <si>
     <t>SEBASTIÃO CINTRA DA SILVA, vereador desta Casa de Leis, nos termos regimentais e depois de ouvido o soberano plenário, REQUER ao Prefeito Municipal que informe a esta Casa de Leis, se há algum planejamento para realização de um programa de castração de cães e gatos no município de Claraval-MG.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1353/req_30_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1353/req_30_2025.pdf</t>
   </si>
   <si>
     <t>NILSON MARTINS DA SILVA, vereador desta Casa de Leis,  nos termos regimentais e depois de ouvido o soberano plenário, REQUER ao Prefeito Municipal que encaminhe a esta Casa de Leis, informações quanto a realização do processo seletivo para seleção de pessoal para o provimento dos cargos de Diretor Escolar das Unidades Escolares da Rede Municipal de Ensino, bem como encaminhe cópia de capa  do referido processo seletivo.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1357/req_31_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1357/req_31_2025.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, servimo-nos do presente para expor ao Executivo Municipal as demandas apresentadas pelos moradores do BAIRRO RURAL ZAGUDOS, conforme apurado em visita realizada no dia 03 de junho de 2025, por meio do Projeto “CÂMARA MAIS PERTO DA POPULAÇÃO”, tendo os moradores relatado diversas demandas e preocupações que exigem a atenção do Poder Executivo Municipal. Diante do exposto, os vereadores abaixo assinados, nos termos regimentais e depois de ouvido o soberano plenário, REQUEREM ao Prefeito Municipal que informe as providências a serem tomadas quanto as demandas. O presente requerimento, após a abertura para discussão foi submetido a deliberação do Plenário.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1366/req_32_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1366/req_32_2025.pdf</t>
   </si>
   <si>
     <t>Da Mesa da Câmara Municipal de Claraval - MG, em cumprimento a disposição regimental do artº 172 , incisos I  e seguintes  do regimento interno , solicita ao plenário assentimento especial ao Projeto de  Lei Complementar nº 006/2025 do poder Executivo  Municipal Urgência Especial para apreciação.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1367/req_33_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1367/req_33_2025.pdf</t>
   </si>
   <si>
     <t>Da Mesa da Câmara Municipal de Claraval - MG, em cumprimento a disposição regimental do art º 172 , incisos I  e seguintes do regimento interno , solicita ao plenário assentimento especial ao Projeto de  Lei  nº 016/2025 do poder Executivo  Municipal Urgência Especial para apreciação.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1368/req_34_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1368/req_34_2025.pdf</t>
   </si>
   <si>
     <t>Da Mesa da Câmara Municipal de Claraval - MG, em cumprimento a disposição regimental do art º 172 , incisos I  e seguintes do regimento interno , solicita ao plenário assentimento especial ao Projeto de  Lei Complementar nº018/2025 do poder Executivo Municipal Urgência Especial para apreciação.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1369/req_35_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1369/req_35_2025.pdf</t>
   </si>
   <si>
     <t>Da Mesa da Câmara Municipal de Claraval - MG, em cumprimento a disposição regimental do art º 172 , incisos I  e seguintes  do regimento interno , solicita ao plenário assentimento especial ao  Projeto de  Lei Complementar nº020/2025 do poder Executivo Municipal Urgência Especial para apreciação.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1370/req_36_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1370/req_36_2025.pdf</t>
   </si>
   <si>
     <t>Da Mesa da Câmara Municipal de Claraval - MG, em cumprimento a disposição regimental do art º 172 , incisos I  e seguintes do regimento interno , solicita ao plenário assentimento especial ao Projeto de  Lei Ordinária nº021/2025 do poder Executivo Municipal Urgência Especial para apreciação.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1371/req_37_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1371/req_37_2025.pdf</t>
   </si>
   <si>
     <t>Da Mesa da Câmara Municipal de Claraval - MG, em cumprimento a disposição regimental do art º 172 , incisos I  e seguintes do regimento interno , solicita ao plenário assentimento especial ao Projeto de  Lei Complementar nº022/2025 do poder Executivo  Municipal Urgência Especial para apreciação.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1372/req_38_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1372/req_38_2025.pdf</t>
   </si>
   <si>
     <t>Da Mesa da Câmara Municipal de Claraval - MG, em cumprimento a disposição regimental do art º 172 , incisos I  e seguintes  do regimento interno , solicita ao plenário assentimento especial ao  Projeto de  Lei Complementar nº023/2025 do poder Legislativo   Municipal Urgência Especial para apreciação.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1377/req_39_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1377/req_39_2025.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito Municipal de Claraval – MG, _x000D_
 Cumprimentando-o cordialmente, servimo-nos do presente para expor ao Executivo Municipal as demandas apresentadas pelos moradores do BAIRRO RURAL PAIOLZINHO, conforme apurado em visita realizada no dia 17 de junho de 2025, por meio do Projeto “Câmara Mais Perto da População”. Durante a visita, os moradores _x000D_
 relataram diversas necessidades e preocupações que exigem atenção por parte do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1378/req_40_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1378/req_40_2025.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito Municipal de Claraval – MG _x000D_
  _x000D_
  Cumprimentando-o cordialmente, servimo-nos do presente para expor ao Executivo Municipal as demandas apresentadas pelos moradores do BAIRRO RURAL AGUDOS, conforme apurado em visita realizada no dia 22 de julho de 2025, por meio do Projeto “Câmara Mais Perto da População”. Na ocasião, os moradores relataram diversas necessidades e preocupações que exigem a atenção do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1379/req_41_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1379/req_41_2025.pdf</t>
   </si>
   <si>
     <t>O vereador abaixo assinado, nos termos regimentais e depois de ouvido o soberano plenário, REQUER ao Prefeito Municipal que encaminhe a esta Casa de Leis, as seguintes informações: _x000D_
 * Relação de todas as estradas rurais do município que tiveram sua localização alterada no corrente ano; _x000D_
 * Indicação das novas coordenadas geográficas ou trechos modificados, com envio de mapa atualizado, se disponível; _x000D_
 * Motivo técnico e/ou administrativo para a alteração da localização das referidas estradas; _x000D_
 * Se houve consulta ou comunicação prévia às comunidades afetadas; _x000D_
 * Se as alterações foram formalizadas por meio de ato normativo ou administrativo, favor encaminhar cópia do documento.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1389/req_42_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1389/req_42_2025.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito Municipal de Claraval – MG, Cumprimentando-o cordialmente, servimo-nos do presente para expor ao Executivo Municipal as demandas apresentadas pelos moradores do BAIRROS RURAIS POSSES E BUENO, conforme apurado em visita realizada no dia 06 de agosto de 2025, por meio do Projeto “Câmara Mais Perto da População”. Durante a visita, os moradores relataram diversas necessidades e preocupações que exigem atenção por parte do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1390/req_43_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1390/req_43_2025.pdf</t>
   </si>
   <si>
     <t>Da Mesa da Câmara Municipal de Claraval - MG, em cumprimento à disposição regimental do art. 172 incisos I e seguintes do regimento interno, solicita ao Plenário assentimento especial ao projeto de Lei nº 026/2025 do Poder Executivo Municipal, Urgência Especial para apreciação.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1391/req_44_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1391/req_44_2025.pdf</t>
   </si>
   <si>
     <t>Da Mesa da Câmara Municipal de Claraval - MG, em cumprimento à disposição regimental do art.º 172 incisos I e seguintes do regimento interno, solicita ao Plenário assentimento especial ao projeto de Lei nº 027/2025   do Poder Executivo   Municipal, Urgência Especial para apreciação.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1392/req_45_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1392/req_45_2025.pdf</t>
   </si>
   <si>
     <t>Da Mesa da Câmara Municipal de Claraval - MG, em cumprimento à disposição regimental do art. 172 incisos I e seguintes do regimento interno, solicita ao Plenário assentimento especial ao projeto de Lei nº 028/2025   do Poder Executivo Municipal, Urgência Especial para apreciação.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1393/req_46_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1393/req_46_2025.pdf</t>
   </si>
   <si>
     <t>Da Mesa da Câmara Municipal de Claraval - MG, em cumprimento à disposição regimental do art. 172 incisos I e seguintes do regimento interno, solicita ao Plenário assentimento especial ao projeto de Lei nº 029/2025 do Poder Executivo Municipal, Urgência Especial para apreciação.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1394/req_47_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1394/req_47_2025.pdf</t>
   </si>
   <si>
     <t>Da Mesa da Câmara Municipal de Claraval - MG, em cumprimento à disposição regimental do art. 172 incisos I e seguintes do regimento interno, solicita ao Plenário assentimento especial ao projeto de Lei nº 031/2025   do Poder Executivo Municipal, Urgência Especial para apreciação.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1400/req_48_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1400/req_48_2025.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito Municipal de Claraval – MG, Cumprimentando-o cordialmente, servimo-nos do presente para expor ao Executivo Municipal as demandas apresentadas pelos moradores do BAIRRO RURAL PORTEIRA DA PEDRA, conforme apurado em visita realizada no dia 21 de agosto de 2025, por meio do Projeto “Câmara Mais Perto da População”. Durante a visita, os moradores relataram diversas necessidades e preocupações que exigem atenção por parte do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1401/req_49_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1401/req_49_2025.pdf</t>
   </si>
   <si>
     <t>Os vereadores que a este subscrevem, nos termos regimentais e após ouvido o soberano Plenário, REQUEREM ao Senhor Prefeito Municipal que encaminhe a esta Casa de Leis informações detalhadas sobre o cumprimento das Emendas Impositivas aprovadas na Lei Orçamentária Anual (LOA) para o exercício de 2024 e na Lei Orçamentária Anual (LOA) para o exercício de 2025.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1406/req_50_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1406/req_50_2025.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, servimo-nos do presente para expor ao Executivo Municipal as demandas apresentadas pelos moradores do BAIRRO RURAL CAPOEIRÃO, conforme apurado em visita realizada no dia 08 de setembro de 2025, por meio do Projeto “CÂMARA MAIS PERTO DA POPULAÇÃO”, tendo os moradores relatado diversas demandas e preocupações que exigem a atenção do Poder Executivo Municipal. Diante do exposto, os vereadores abaixo assinados, nos termos regimentais e depois de ouvido o soberano plenário, REQUEREM ao Prefeito Municipal que informe as providências a serem tomadas quanto as demandas. O presente requerimento, após a abertura para discussão foi submetido a deliberação do Plenário.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1414/rq_051_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1414/rq_051_2025.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, servimo-nos do presente para expor ao Executivo Municipal as demandas apresentadas pelos moradores do  BAIRRO RURAL ALTO DA SERRA – COMUNIDADE NOSSA SENHORA APARECIDA, conforme apurado em visita realizada no dia 16 de setembro de 2025, por meio do Projeto “CÂMARA MAIS PERTO DA POPULAÇÃO”, tendo os moradores relatado diversas demandas e preocupações que exigem a atenção do Poder Executivo Municipal. Diante do exposto, os vereadores abaixo assinados, nos termos regimentais e depois de ouvido o soberano plenário, REQUEREM ao Prefeito Municipal que informe as providências a serem tomadas quanto as demandas. O presente requerimento, após a abertura para discussão foi submetido a deliberação do Plenário.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1421/req_052_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1421/req_052_2025.pdf</t>
   </si>
   <si>
     <t>"Da mesa da Câmara Municipal de Claraval – MG , em  cumprimento a Disposição Regimental do artº 172 incisos I e seguintes do _x000D_
 Regimento Interno, solicita ao Plenário assentimento especial ao Projeto  de Lei complementar nº007/2025 do Poder Executivo Municipal,  urgência Especial para apreciação."</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1434/req_053_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1434/req_053_2025.pdf</t>
   </si>
   <si>
     <t>Da mesa da Câmara Municipal de Claraval – MG , em cumprimento a Disposição Regimental do artº 172 incisos I e seguintes do Regimento Interno, solicita ao Plenário assentimento especial ao Projeto de Lei  nº037/2025 do Poder Executivo Municipal, urgência Especial para apreciação.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1438/req_054_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1438/req_054_2025.pdf</t>
   </si>
   <si>
     <t>"Os Vereadores abaixo subscritos, no uso de suas atribuições legais e regimentais, vêm respeitosamente requerer ao Poder Executivo Municipal que sejam tomadas as devidas providências com base nas demandas apresentadas pela comunidade do Bairro Santa Cruz, durante a ação do programa “Câmara mais perto da população”, conforme descrito."</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICACÃO</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1288/ind_07_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1288/ind_07_2025.pdf</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1289/ind_08_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1289/ind_08_2025.pdf</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1290/ind_09_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1290/ind_09_2025.pdf</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1291/ind_10_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1291/ind_10_2025.pdf</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1295/indicacao_011_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1295/indicacao_011_2025.pdf</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1296/indicacao_012_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1296/indicacao_012_2025.pdf</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1304/ind_013_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1304/ind_013_2025.pdf</t>
   </si>
   <si>
     <t>WILLIAN DIAS CUNHA DA FONSECA, vereador, no uso de suas legais e regimentais atribuições, venho apresentar a presente INDICAÇÃO, com o objetivo de sugerir ao Exmo. Senhor Prefeito Municipal que viabilize junto ao Departamento competente o retorno das aulas de hidroginástica para os Idosos.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1305/ind_014_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1305/ind_014_2025.pdf</t>
   </si>
   <si>
     <t>"Carlos César Cintra,  vereador, no uso de suas legais e regimentais atribuições, venho apresentar a presente INDICAÇÃO, com o objetivo de sugerir ao Exmo. Senhor Prefeito Municipal  que proceda a construção de faixa  acostamento na Rua Minas Gerais / Morro Cruzeiro."</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1318/ind_15_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1318/ind_15_2025.pdf</t>
   </si>
   <si>
     <t>GABRIELA ANANDA NEVES BORGES, vereadora, no uso de suas legais e regimentais atribuições, venho apresentar a presente INDICAÇÃO, com o objetivo de sugerir ao Exmo. Senhor Prefeito Municipal que seja feita a limpeza dos terrenos de todos os condomínios do município, bem como demais terrenos particulares que estejam causando transtornos aos moradores.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1319/ind_16_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1319/ind_16_2025.pdf</t>
   </si>
   <si>
     <t>GABRIELA ANANDA NEVES BORGES, vereador(a), no uso de suas legais e regimentais atribuições, vem apresentar a presente INDICAÇÃO, com o objetivo de sugerir ao Exmo. Senhor Prefeito Municipal implantação de academia municipal.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1320/ind_17_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1320/ind_17_2025.pdf</t>
   </si>
   <si>
     <t>GABRIELA ANANDA NEVES BORGES, vereadora, no uso de suas legais e regimentais atribuições, vem apresentar a presente INDICAÇÃO, com o objetivo de sugerir ao Exmo. Senhor Prefeito Municipal que o ônibus que leva os estudantes para a faculdade seja substituído por um mais confortável.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1343/ind_18_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1343/ind_18_2025.pdf</t>
   </si>
   <si>
     <t>SEBASTIÃO CINTRA, vereador, no uso de suas legais e regimentais atribuições, venho apresentar a presente INDICAÇÃO, com o objetivo de sugerir ao Exmo. Senhor Prefeito Municipal que viabilize junto ao Departamento competente a realização de sinalização horizontal e vertical em toda a cidade, bem como repintar ou pintar as lombadas e faixas de pedestres.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1344/ind_19_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1344/ind_19_2025.pdf</t>
   </si>
   <si>
     <t>LUIS CRISTINO BORGES, vereador, no uso de suas legais e regimentais atribuições, vem apresentar a presente INDICAÇÃO  com objetivo de sugerir  ao Excelentíssimo Senhor Prefeito Municipal que viabilize a instalação de lousas de vidro em todas as unidades escolares da rede municipal de ensino.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1345/ind_20_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1345/ind_20_2025.pdf</t>
   </si>
   <si>
     <t>LUIS CRISTINO BORGES, vereador, no uso de suas legais e regimentais atribuições, vem apresentar a presente INDICAÇÃO com objetivo de sugerir ao Excelentíssimo Senhor Prefeito Municipal  a criação de um Projeto de Fanfarra nas escolas da rede municipal de ensino, em parceria com a Escola Estadual Iarbas Rodrigues.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>Carlos Pires (Carioca)</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1348/ind_21_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1348/ind_21_2025.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente e Nobres Vereador CARLOS PIRES DE LIMA, vereador, no uso de suas legais e regimentais atribuições, venho apresentar a presente INDICAÇÃO, com objetivo de sugerir ao Exmo. Senhor Prefeito Municipal, que seja criada uma gratificação a ser destinada aos servidores que trabalham nos campeonatos esportivos.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1354/ind_22_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1354/ind_22_2025.pdf</t>
   </si>
   <si>
     <t>SEBASTIÃO CINTRA DA SILVA, vereador, no uso de suas legais e regimentais atribuições, venho apresentar a presente INDICAÇÃO, com o objetivo de sugerir ao Exmo. Senhor Prefeito Municipal que seja analisada a possibilidade de implantação de um canil no Município de Claraval,-MG  ou que seja realizada a contratação de um médico veterinário com a finalidade de prestar atendimento clínico e realizar ações de controle populacional, vacinação, tratamento de enfermidades e demais cuidados necessários aos animais abandonados.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>GABRIELA ANANDA NEVES BORGES, vereadora, no uso de suas legais e regimentais atribuições, venho apresentar a presente INDICAÇÃO, com o objetivo de sugerir ao Exmo. Senhor Prefeito Municipal que sejam instaladas lombadas (redutores de velocidade) na Avenida Brasil, com o objetivo de promover maior segurança para os pedestres, motoristas e moradores da região.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1376/ind_24_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1376/ind_24_2025.pdf</t>
   </si>
   <si>
     <t>Os vereadores signatários, no uso de suas legais e regimentais atribuições, vem apresentar a presente INDICAÇÃO, com objetivo de sugerir ao Exmo. Senhor Prefeito Municipal, que, por meio da Secretaria Municipal de Saúde, estude a possibilidade de contratar profissional fonoaudiólogo para compor a equipe de saúde do município.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1375/ind_25_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1375/ind_25_2025.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Presidente, Nobres Vereadores. _x000D_
 O Vereador WILLIAN DIAS CUNHA DA FONSECA, no uso de suas atribuições legais e regimentais, vem respeitosamente apresentar a seguinte INDICAÇÃO, sugerindo ao Excelentíssimo Senhor Prefeito Municipal que determine, com a máxima urgência, a contratação de uma MÉDICA GINECOLOGISTA para integrar a equipe do Programa Saúde da Família (PSF), por meio do Departamento Municipal de Saúde, a fim de suprir as crescentes demandas da população de Claraval-MG.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1402/ind_26_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1402/ind_26_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais vigentes, vem respeitosamente INDICAR ao Excelentíssimo Senhor Prefeito Municipal que determine ao setor competente da administração a realização da limpeza do forro do prédio da antiga Escola Municipal localizada no Bairro Rural Agudos, que atualmente está sendo utilizado como Posto de Atendimento da Saúde para a comunidade local.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1441/ind_27_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1441/ind_27_2025.pdf</t>
   </si>
   <si>
     <t>"Solicita providências quanto à situação dos animais de rua no município."</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1442/ind_28_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1442/ind_28_2025.pdf</t>
   </si>
   <si>
     <t>"Solicita a instalação de ventiladores na cozinha do Velório Municipal."</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1443/ind_29_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1443/ind_29_2025.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal a necessidade de realizar analise da qualidade da água distribuída à população do município."</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1444/ind_30_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1444/ind_30_2025.pdf</t>
   </si>
   <si>
     <t>"Solicita providências quanto à recuperação da Rodovia Maria Rosa."</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1445/ind_31_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1445/ind_31_2025.pdf</t>
   </si>
   <si>
     <t>"Solicita providências quanto ao acúmulo de água próximo à propriedade do Sr, Nelson Barbosa,"</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1446/ind_32_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1446/ind_32_2025.pdf</t>
   </si>
   <si>
     <t>Solicita reparo em bueiro no Condomínio da Beth e serviços de roçada no Bairro Aurora França."</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1447/ind_33_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1447/ind_33_2025.pdf</t>
   </si>
   <si>
     <t>" Solicitação de caminhão de cascalho."</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1448/ind_34_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1448/ind_34_2025.pdf</t>
   </si>
   <si>
     <t>"Pintura das faixas de estacionamento na Praça Francisco Garcia Lopes."</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1449/ind_35_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1449/ind_35_2025.pdf</t>
   </si>
   <si>
     <t>"Ação tapa-buraco na vicinal Manoel Cintra."</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1294/plc_01_-_cargos_e_vagas_-_06.03.2025._ass.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1294/plc_01_-_cargos_e_vagas_-_06.03.2025._ass.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargo e vagas no município de Claraval/MG, na forma específica e da outras providências.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1299/01_-_plc_01_-_cargos_e_vagas_-12.03.2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1299/01_-_plc_01_-_cargos_e_vagas_-12.03.2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a criação de cargo e vagas no município de Claraval/MG, na forma específica e da outras providências.”</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1300/01_-_plc_01_-_cargos_e_vagas_-12.03.2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1300/01_-_plc_01_-_cargos_e_vagas_-12.03.2025.pdf</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1303/01_-_plc_01_-_cargos_e_vagas_-_12.03.2025_---ass.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1303/01_-_plc_01_-_cargos_e_vagas_-_12.03.2025_---ass.pdf</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1313/plc_05_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1313/plc_05_2025.pdf</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1420/plc_07_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1420/plc_07_2025.pdf</t>
   </si>
   <si>
     <t>"Altera a Legislação Tributária Municipal, o Código Tributário (Lei Municipal nº 810 de 16 de dezembro de í997) atendendo a Lei Federal nº 116/2003, alterada pela LC nº 175/2020, e da outras providências."</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO COM RESSALVAS DAS CONTAS DO PREFEITO MUNICIPAL DE CLARAVAL, RELATIVAS AO EXERCÍCIO DE 2023.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1424/pdl_03_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1424/pdl_03_2025.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A APROVAÇÃO DAS CONTAS DO PODER EXECUTIVO MUNICIPAL DE CLARAVAL REFERENTES AO EXERCÍCIO DE 2020 E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS</t>
   </si>
   <si>
     <t>O Presidente da Câmara Municipal de Claraval, nos termos do Regimento Interno desta Casa Legislativa, vem, respeitosamente, perante o Plenário, propor a presente Moção de Aplausos aos senhores Joison Fernandes Reis e Clayton Alves da Silva, em reconhecimento pelos relevantes serviços prestados à comunidade, por meio dos projetos sociais desenvolvidos junto à juventude claravalense na área do esporte.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1463/mocao_de_aplausos_02.2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1463/mocao_de_aplausos_02.2025.pdf</t>
   </si>
   <si>
     <t>O Presidente da Câmara Municipal de Claraval, nos termos do Regimento Interno desta Casa Legislativa, vem, respeitosamente, perante o Plenário, propor a presente MOÇÃO DE APLAUSOS ao Treinador Fernando Albino de Paula, em reconhecimento ao seu destacado trabalho à frente do basquete local e pela relevante _x000D_
 contribuição ao desenvolvimento esportivo de nossa comunidade.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>VETO AO PROJETO</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1292/veto_projeto_de_lei_no_02.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1292/veto_projeto_de_lei_no_02.pdf</t>
   </si>
   <si>
     <t>VETO AO PROJETO DE LEI, QUE ESTABELECE NORMAS E PRINCIPIOS A SEREM APLICADOS EM TODOS OS PROCESSOS LICITATORIOS DO MUNICIPIO DE CLARAVAL.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1293/veto_-__pl_-_convites_eventos_publicos.ass.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1293/veto_-__pl_-_convites_eventos_publicos.ass.pdf</t>
   </si>
   <si>
     <t>Cumpre-nos comunicar-lhe que, na forma do disposto no artigo 44, da Lei Orgânica do Município, o VETO TOTAL, ao Projeto de Lei n.º 005 de 14_x000D_
 de janeiro de 2025.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1316/veto_pj_lei_062025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1316/veto_pj_lei_062025.pdf</t>
   </si>
   <si>
     <t>Veto total, ao Projeto de Lei n.o 06 de 28de janeiro de 2025, concessão de até 06 (seis) faltas abonadas anuais aos servidores públicos municipais efetivos e celetistas, sendo 03 (três) no primeiro semestre e 03 (três) no segundo semestre.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1330/veto_pl_122025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1330/veto_pl_122025.pdf</t>
   </si>
   <si>
     <t>Cumpre-nos comunicar-lhe que, na forma do disposto no artigo 44, da Lei Orgânica do Município, o VETO TOTAL, ao Projeto de Lei n.º 12 de 13 de março de 2025, originário dessa Casa de Leis.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1413/vet_06_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1413/vet_06_2025.pdf</t>
   </si>
   <si>
     <t>"VETO AO PROJETO DE LEI Nº 33 DE 11 DE AGOSTO DE 2025."</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
     <t>ASLO</t>
   </si>
   <si>
     <t>ATA SESSÃO LEGISLATIVA ORDINÁRIA</t>
   </si>
   <si>
     <t>Presidência da Câmara Municipal de Claraval - PresCMC</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1297/ata_da_2a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1297/ata_da_2a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata 2ª Reunião Ordinária 2025.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA MODIFICATIVA</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1282/emenda_a_lei_06.2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1282/emenda_a_lei_06.2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo e Legislativo municipal a conceder até 06 (seis) faltas abonadas anuais aos servidores públicos municipais efetivos e celetistas, sendo 03 (três) no primeiro semestre e 03 (três) no segundo semestre, e dá outras providências.”.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1283/pem_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1283/pem_2025.pdf</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>PORT</t>
   </si>
   <si>
     <t>PORTARIA</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O RECESSO ADMINISTRATIVO DO ANO DE 2025 NO ÂMBITO DA CÂMARA DOS VEREADORES DO MUNICÍPIO DE CLARAVAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>PEimp</t>
   </si>
   <si>
     <t>Projeto de Emenda Impositiva</t>
   </si>
   <si>
-    <t>https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1440/pei_01_2025.pdf</t>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1440/pei_01_2025.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE CLARAVAL-MG, usando de suas atribuições legais nos termos do artigo 166, §9º da Constituição Federal e artigo 135, §5º da Lei Orgânica do Município de Claraval, propõe as seguintes Emendas Impositivas ao Projeto de Lei nº 042/2025.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
     <t>Promu</t>
   </si>
   <si>
     <t>ATO DE PROMULGAÇÃO</t>
   </si>
   <si>
     <t>Promulga proposições legislativas sancionadas tacitamente, em virtude do silêncio de sanção ou veto, pelo Prefeito Municipal, no tempo hábil previsto no art. 43, inciso II da Lei Orgânica Municipal.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -2518,67 +2518,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1284/pcofc_02_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1286/pcofc_03_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1324/par_cofc_07_25.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1326/par_cofc_08_25.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1333/pcfoc_09_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1358/par_cofc_10_2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1398/par_cofc_11_2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1407/par_13_cofc_2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1409/par_14_cofc_2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1415/par_cofc_15_2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1417/par_16_cofc_16_2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1426/pcofc_17_2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1430/pcofc_19_2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1432/pcofc_20_2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1455/pcofc_21_2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1456/pcofc_22_2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1457/pcofc_23_2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1458/pcofc_24_2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1459/pcfoc_25_2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1285/pccjr_02_2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1287/pccjr_03_2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1323/par_ccjr_07_25.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1325/par_ccjr_08_25.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1359/par_ccjr_10_2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1397/par_ccjr_11_2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1404/par_ccjr_12_2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1408/par_13_ccjr_2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1410/par_14_ccjr_2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1416/par_ccjr_15_2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1418/par_ccjr_16_2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1425/pccjr_17_2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1427/pccjr_18_2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1429/pccjr_19_2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1431/pccjr_20_2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1450/pccjr_21_2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1451/pccjr_22_2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1452/pccjr_23_2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1453/pccjr_24_2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1454/pccjr_25_2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1270/projeto_de_lei_maquinas.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1271/criacao_do_saec.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1272/plo_03_2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1273/pl_plano_de_saude_camara_claraval.docx.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1274/plo_05_2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1276/plo_06_2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1277/projeto_de_lei_02_2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1280/plo_09_2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1298/projeto_de_lei_03-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1301/pl_12_2025_agp_falta_abonadas.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1302/projeto_de_lei_pnab_2025.ass.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1315/plo_14_2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1331/plo_15_2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1341/pl_superavit.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1350/plo_17_2025.odt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1360/plo_18_2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1362/plo_20_2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1363/plo_21_2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1364/plo_22_2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1365/plo_23_2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1373/plo_24_2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1374/plo_25_2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1381/plo_026_2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1383/plo_028_2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1385/plo_30_2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1388/plo_31_2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1395/plo_32_2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1396/plo_33_2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1399/plo_34_2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1405/pl_35_2025_equoterapia.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1411/plo_36_2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1423/plo_38_2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1439/plo_42_2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1380/pr_02_2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1419/pr_003_2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1312/req_01_2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1314/req_013_2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1321/req_14_2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1327/req_15_2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1328/req_16_2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1329/req_17_2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1332/req_18_2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1334/req_19_2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1335/req_20_2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1336/req_21_2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1337/req_22_2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1338/req_23_2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1347/req_26_2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1346/req_27_2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1351/req_28_2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1352/req_29_2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1353/req_30_2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1357/req_31_2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1366/req_32_2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1367/req_33_2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1368/req_34_2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1369/req_35_2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1370/req_36_2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1371/req_37_2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1372/req_38_2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1377/req_39_2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1378/req_40_2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1379/req_41_2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1389/req_42_2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1390/req_43_2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1391/req_44_2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1392/req_45_2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1393/req_46_2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1394/req_47_2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1400/req_48_2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1401/req_49_2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1406/req_50_2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1414/rq_051_2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1421/req_052_2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1434/req_053_2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1438/req_054_2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1288/ind_07_2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1289/ind_08_2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1290/ind_09_2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1291/ind_10_2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1295/indicacao_011_2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1296/indicacao_012_2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1304/ind_013_2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1305/ind_014_2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1318/ind_15_2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1319/ind_16_2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1320/ind_17_2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1343/ind_18_2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1344/ind_19_2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1345/ind_20_2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1348/ind_21_2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1354/ind_22_2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1376/ind_24_2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1375/ind_25_2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1402/ind_26_2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1441/ind_27_2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1442/ind_28_2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1443/ind_29_2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1444/ind_30_2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1445/ind_31_2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1446/ind_32_2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1447/ind_33_2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1448/ind_34_2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1449/ind_35_2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1294/plc_01_-_cargos_e_vagas_-_06.03.2025._ass.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1299/01_-_plc_01_-_cargos_e_vagas_-12.03.2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1300/01_-_plc_01_-_cargos_e_vagas_-12.03.2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1303/01_-_plc_01_-_cargos_e_vagas_-_12.03.2025_---ass.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1313/plc_05_2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1420/plc_07_2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1424/pdl_03_2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1463/mocao_de_aplausos_02.2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1292/veto_projeto_de_lei_no_02.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1293/veto_-__pl_-_convites_eventos_publicos.ass.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1316/veto_pj_lei_062025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1330/veto_pl_122025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1413/vet_06_2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1297/ata_da_2a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1282/emenda_a_lei_06.2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1283/pem_2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1440/pei_01_2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claraval.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1284/pcofc_02_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1286/pcofc_03_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1324/par_cofc_07_25.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1326/par_cofc_08_25.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1333/pcfoc_09_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1358/par_cofc_10_2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1398/par_cofc_11_2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1407/par_13_cofc_2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1409/par_14_cofc_2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1415/par_cofc_15_2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1417/par_16_cofc_16_2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1426/pcofc_17_2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1430/pcofc_19_2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1432/pcofc_20_2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1455/pcofc_21_2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1456/pcofc_22_2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1457/pcofc_23_2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1458/pcofc_24_2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1459/pcfoc_25_2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1285/pccjr_02_2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1287/pccjr_03_2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1323/par_ccjr_07_25.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1325/par_ccjr_08_25.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1359/par_ccjr_10_2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1397/par_ccjr_11_2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1404/par_ccjr_12_2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1408/par_13_ccjr_2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1410/par_14_ccjr_2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1416/par_ccjr_15_2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1418/par_ccjr_16_2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1425/pccjr_17_2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1427/pccjr_18_2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1429/pccjr_19_2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1431/pccjr_20_2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1450/pccjr_21_2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1451/pccjr_22_2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1452/pccjr_23_2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1453/pccjr_24_2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1454/pccjr_25_2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1270/projeto_de_lei_maquinas.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1271/criacao_do_saec.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1272/plo_03_2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1273/pl_plano_de_saude_camara_claraval.docx.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1274/plo_05_2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1276/plo_06_2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1277/projeto_de_lei_02_2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1280/plo_09_2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1298/projeto_de_lei_03-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1301/pl_12_2025_agp_falta_abonadas.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1302/projeto_de_lei_pnab_2025.ass.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1315/plo_14_2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1331/plo_15_2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1341/pl_superavit.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1350/plo_17_2025.odt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1360/plo_18_2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1362/plo_20_2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1363/plo_21_2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1364/plo_22_2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1365/plo_23_2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1373/plo_24_2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1374/plo_25_2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1381/plo_026_2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1383/plo_028_2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1385/plo_30_2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1388/plo_31_2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1395/plo_32_2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1396/plo_33_2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1399/plo_34_2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1405/pl_35_2025_equoterapia.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1411/plo_36_2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1423/plo_38_2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1439/plo_42_2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1380/pr_02_2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1419/pr_003_2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1312/req_01_2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1314/req_013_2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1321/req_14_2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1327/req_15_2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1328/req_16_2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1329/req_17_2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1332/req_18_2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1334/req_19_2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1335/req_20_2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1336/req_21_2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1337/req_22_2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1338/req_23_2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1347/req_26_2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1346/req_27_2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1351/req_28_2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1352/req_29_2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1353/req_30_2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1357/req_31_2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1366/req_32_2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1367/req_33_2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1368/req_34_2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1369/req_35_2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1370/req_36_2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1371/req_37_2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1372/req_38_2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1377/req_39_2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1378/req_40_2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1379/req_41_2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1389/req_42_2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1390/req_43_2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1391/req_44_2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1392/req_45_2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1393/req_46_2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1394/req_47_2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1400/req_48_2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1401/req_49_2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1406/req_50_2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1414/rq_051_2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1421/req_052_2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1434/req_053_2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1438/req_054_2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1288/ind_07_2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1289/ind_08_2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1290/ind_09_2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1291/ind_10_2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1295/indicacao_011_2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1296/indicacao_012_2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1304/ind_013_2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1305/ind_014_2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1318/ind_15_2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1319/ind_16_2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1320/ind_17_2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1343/ind_18_2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1344/ind_19_2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1345/ind_20_2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1348/ind_21_2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1354/ind_22_2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1376/ind_24_2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1375/ind_25_2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1402/ind_26_2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1441/ind_27_2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1442/ind_28_2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1443/ind_29_2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1444/ind_30_2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1445/ind_31_2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1446/ind_32_2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1447/ind_33_2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1448/ind_34_2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1449/ind_35_2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1294/plc_01_-_cargos_e_vagas_-_06.03.2025._ass.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1299/01_-_plc_01_-_cargos_e_vagas_-12.03.2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1300/01_-_plc_01_-_cargos_e_vagas_-12.03.2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1303/01_-_plc_01_-_cargos_e_vagas_-_12.03.2025_---ass.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1313/plc_05_2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1420/plc_07_2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1424/pdl_03_2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1463/mocao_de_aplausos_02.2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1292/veto_projeto_de_lei_no_02.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1293/veto_-__pl_-_convites_eventos_publicos.ass.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1316/veto_pj_lei_062025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1330/veto_pl_122025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1413/vet_06_2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1297/ata_da_2a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1282/emenda_a_lei_06.2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1283/pem_2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2025/1440/pei_01_2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H179"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="61" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="120" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="119.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>