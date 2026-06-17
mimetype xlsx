--- v1 (2026-03-15)
+++ v2 (2026-06-17)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="328" uniqueCount="160">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="520" uniqueCount="244">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -124,50 +124,101 @@
     <t>1493</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1493/par_cofc_05_2026.pdf</t>
   </si>
   <si>
     <t>A Comissão de  ORÇAMENTO , FINANÇAS E CONTABILIDADE, reunida e em conferencia os seus membros para examinarem o projeto de  Lei nº007/2026  que “ INSTITUI O CADASTRO E O MAPEAMENTO MUNICIPAL DAS ESTRADAS RURAIS E PONTOS CRÍTICOS NO MUNICÍPIO DE _x000D_
 CLARAVAL -MG E  DÁ OUTRAS PROVIDÊNCIAS”, entendem que o mesmo examinado satisfaz as condições legais para ser apreciado em plenário.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1503/pcofc_06_2026.pdf</t>
   </si>
   <si>
     <t>A Comissão de ORÇAMENTO , FINANÇAS E CONTABILIDADE, reunida e em conferencia os seus membros para examinarem o projeto de Lei nº014/2026 que “DISPÕE SOBRE A CONCESSÃO DE REAJUSTE REAL DE 6% AOS VENCIMENTOS DOS CARGOS DE ASSESSOR DE COMUNICAÇÃO, AUXILIAR ADMINISTRATIVO E AUXILIAR DE SERVIÇOS GERAIS E DÁ OUTRAS PROVIDÊNCIAS.” entendem que o mesmo examinado satisfaz as condições legais para ser apreciado em plenário.</t>
   </si>
   <si>
+    <t>1515</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1515/par_ccj_007_2026.pdf</t>
+  </si>
+  <si>
+    <t>"A Comissão de CONSTITUIÇÃO , JUSTIÇA E REDAÇÃO, reunida e em conferencia os seus membros para examinarem o  Projeto de Lei  nº 0017/2026  que   _x000D_
+“DENOMINA ‘JOSÉ AMÂNCIO DE CASTRO’ A AVENIDA QUE LIGA A ROTATÓRIA DE ENTRADA DA CIDADE NA RODOVIA MG-344 A PONTE DO _x000D_
+CÓRREGO ANDRADES, NO MUNICÍPIO DE CLARAVAL” entendem que o mesmo examinado satisfaz as condições legais para ser apreciado em plenário."</t>
+  </si>
+  <si>
+    <t>1517</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1517/par_cofc_008_2026.pdf</t>
+  </si>
+  <si>
+    <t>"A Comissão de  ORÇAMENTO , FINANÇAS E CONTABILIDADE, reunida e em conferencia os seus membros para examinarem   o Projeto de  de Lei nº 0018/2026 que  “ DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO EXERCÍCIO DE 2027 E DÁ OUTRAS PROVIDÊNCIAS”   entendem que o mesmo examinado  satisfaz as condições legais para ser apreciado em plenário."</t>
+  </si>
+  <si>
+    <t>1519</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1519/par_cofc_009_2026.pdf</t>
+  </si>
+  <si>
+    <t>"A Comissão de  ORÇAMENTO , FINANÇAS E CONTABILIDADE, reunida e em conferencia os seus membros para examinarem Projeto de Resolução _x000D_
+nº002/2026  que  “DISPÕE SOBRE A INSTALAÇÃO DE PISO TÁTIL NAS DEPENDÊNCIAS DA CÂMARA MUNICIPAL DE CLARAVAL E DÁ OUTRAS PROVIDÊNCIAS”  entendem que o mesmo examinado  satisfaz as condições legais para ser apreciado em plenário."</t>
+  </si>
+  <si>
+    <t>1527</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1527/pcofc_10_2026.pdf</t>
+  </si>
+  <si>
+    <t>A Comissão de ORÇAMENTO , FINANÇAS E CONTABILIDADE, reunida e em conferencia os seus membros para examinarem Projeto de Decreto nº001/2026 que “ DISPÕE SOBRE A APROVAÇÃO DAS CONTAS DO PODER EXECUTIVO MUNICIPAL DE CLARAVAL- MG REFERENTES AO EXERCÍCIO DE 2024 ” entendem que o mesmo examinado satisfaz as condições legais para ser apreciado em plenário.</t>
+  </si>
+  <si>
     <t>1485</t>
   </si>
   <si>
     <t>PARECER - CCJR</t>
   </si>
   <si>
     <t>CCJR - Comissão de Constituição, Justiça e Redação</t>
   </si>
   <si>
     <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1485/pccjr_01_2026.pdf</t>
   </si>
   <si>
     <t>A Comissão de CONSTITUIÇÃO , JUSTIÇA E REDAÇÃO, reunida e em conferencia os seus membros para examinarem o projeto de Lei nº004/2026 que “DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS SUBSÍDIOS E VENCIMENTOS DOS AGENTES POLÍTICOS DO MUNICÍPIO DE CLARAVAL, INCLUINDO PREFEITO, VICE-PREFEITO, SECRETÁRIOS MUNICIPAIS E VEREADORES, E DÁ OUTRAS PROVIDÊNCIAS”, entendem que o mesmo examinado satisfaz as condições legais para ser apreciado em plenário.</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
     <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1486/pccjr_02_2026.pdf</t>
   </si>
   <si>
     <t>A Comissão de CONSTITUIÇÃO , JUSTIÇA E REDAÇÃO, reunida e em conferencia os seus membros para examinarem o projeto de Lei nº003/2026 que “DISPÕE SOBRE A AUTORIZAÇÃO PARA REAJUSTE GERAL ANUAL DOS VENCIMENTOS DOS SERVIDORES DO MUNICÍPIO DE CLARAVAL – MG PELO PODER EXECUTIVO E DÁ OUTRAS PROVIDÊNCIAS”,  entendem que o _x000D_
 mesmo examinado satisfaz as condições legais para ser apreciado em plenário.</t>
   </si>
   <si>
@@ -185,50 +236,87 @@
   <si>
     <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1492/par_ccjr_04_2026.pdf</t>
   </si>
   <si>
     <t>A Comissão de CONSTITUIÇÃO , JUSTIÇA E REDAÇÃO, reunida e em conferencia os seus membros para examinarem o projeto de Lei nº006/2026 que “DISPÕE SOBRE A DENOMINAÇÃO DE ESPAÇO COMUNITÁRIO NO MUNICÍPIO DE CLARAVAL-MG E DÁ  OUTRAS PROVIDÊNCIAS”,  entendem que o mesmo examinado satisfaz as condições legais para ser apreciado em plenário.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1494/par_ccjr_05_2026.pdf</t>
   </si>
   <si>
     <t>A Comissão de CONSTITUIÇÃO , JUSTIÇA E REDAÇÃO, reunida e em conferencia os seus membros para examinarem o projeto de Lei nº007/2026 que “ INSTITUI O CADASTRO E O MAPEAMENTO MUNICIPAL DAS ESTRADAS RURAIS E PONTOS CRÍTICOS NO MUNICÍPIO DE CLARAVAL -MG E  DÁ OUTRAS PROVIDÊNCIAS", entendem que o mesmo examinado satisfaz as condições legais para ser apreciado em plenário.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1502/pccjr_06_2026.pdf</t>
   </si>
   <si>
     <t>A Comissão de CONSTITUIÇÃO , JUSTIÇA E REDAÇÃO, reunida e em conferencia os seus membros para examinarem o projeto de Lei nº014/2026 que “DISPÕE SOBRE A CONCESSÃO DEREAJUSTE REAL DE 6% AOS VENCIMENTOS DOS CARGOS DE ASSESSOR DE COMUNICAÇÃO, AUXILIAR ADMINISTRATIVO E AUXILIAR DE SERVIÇOS GERAIS E DÁ OUTRAS PROVIDÊNCIAS.” entendem que o mesmo examinado satisfaz as condições legais para ser apreciado em plenário.</t>
   </si>
   <si>
+    <t>1514</t>
+  </si>
+  <si>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1514/par_ccj_007_2026.pdf</t>
+  </si>
+  <si>
+    <t>"A Comissão de CONSTITUIÇÃO , JUSTIÇA E REDAÇÃO, reunida e em conferencia os seus membros para examinarem o  Projeto de Lei  nº 0017/2026  que     _x000D_
+“DENOMINA ‘JOSÉ AMÂNCIO DE CASTRO’ A AVENIDA QUE LIGA A ROTATÓRIA DE ENTRADA DA CIDADE NA RODOVIA MG-344 A PONTE DO CÓRREGO ANDRADES, NO MUNICÍPIO DE CLARAVAL”, entendem que o mesmo examinado satisfaz as condições legais para ser apreciado em plenário."</t>
+  </si>
+  <si>
+    <t>1516</t>
+  </si>
+  <si>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1516/par_ccj_008_2026.pdf</t>
+  </si>
+  <si>
+    <t>"A Comissão de CONSTITUIÇÃO , JUSTIÇA E REDAÇÃO, reunida e em conferencia os seus membros para examinarem o projeto de Lei  Nº 0018/2026   “ DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO EXERCÍCIO DE 2027 E DÁ OUTRAS PROVIDÊNCIAS” entendem que o mesmo examinado satisfaz as condições legais para ser apreciado em plenário."</t>
+  </si>
+  <si>
+    <t>1518</t>
+  </si>
+  <si>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1518/par_ccj_009_2026.pdf</t>
+  </si>
+  <si>
+    <t>"A Comissão de CONSTITUIÇÃO , JUSTIÇA E REDAÇÃO, reunida e em conferencia os seus membros para examinarem o  Projeto de Lei de Resolução   nº002/2026  que  “DISPÕE SOBRE A INSTALAÇÃO DE PISO TÁTIL NAS DEPENDÊNCIAS DA CÂMARA MUNICIPAL DE CLARAVAL E DÁ OUTRAS PROVIDÊNCIAS”, entendem que o mesmo examinado satisfaz as condições legais para ser apreciado em plenário."</t>
+  </si>
+  <si>
+    <t>1526</t>
+  </si>
+  <si>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1526/pccjr_10_2026.pdf</t>
+  </si>
+  <si>
+    <t>A Comissão de CONSTITUIÇÃO , JUSTIÇA E REDAÇÃO, reunida e em conferencia os seus membros para examinarem o Projeto de Decreto nº001/2026 que “DISPÕE SOBRE A APROVAÇÃO DAS CONTAS DO PODER EXECUTIVO MUNICIPAL DE CLARAVAL - MG REFERENTES AO EXERCÍCIO DE 2024” entendem que o mesmo examinado satisfaz as condições legais para ser apreciado em plenário.</t>
+  </si>
+  <si>
     <t>1464</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>PREFEITO MUNICIPAL</t>
   </si>
   <si>
     <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1464/plo_01_2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação da Coordenadoria Municipal de Defesa Civil (COMDEC) do município de Claraval/MG, altera sua nomenclatura para Coordenadoria Municipal de Proteção e Defesa Civil (COMPDEC), reestrutura o conselho municipal de defesa civil, cria o fundo municipal de proteção e defesa civil, e dá outras providências.</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1465/plo_02_2026.pdf</t>
   </si>
   <si>
     <t>"Autoriza concessão de Subvenções, Auxílios Financeiros e Contribuições e contém outras providências."</t>
@@ -257,89 +345,77 @@
   <si>
     <t>1472</t>
   </si>
   <si>
     <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1472/plo_05_2026.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a firmar acordo judicial nos autos do processo n.º 5000473-06.2024.8.13.0297, em que são partes o Município de Claraval e Sindicato dos Empregados da Prefeitura de Claraval e dá outras providências."</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
     <t>Honoroalde Carrijo Silvério (Nono)</t>
   </si>
   <si>
     <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1473/plo_06_2026.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a denominação de espaço comunitário no Município de Claraval/MG e dá outras providências.”</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
-    <t>7</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1474/plo_07_2026.pdf</t>
   </si>
   <si>
     <t>“Institui o Cadastro e o Mapeamento Municipal das Estradas Rurais e Pontos Críticos no Município de Claraval/MG e dá outras providências.”</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
-    <t>8</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1475/plo_08_2026.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR NA LEI Nº 1577/2025 – QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICIPIO DE CLARAVAL PARA O EXERCÍCIO FINANCEIRO DE 2026, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
-    <t>9</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1476/plo_09_2026.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL NA LEI Nº 1577/2025 – QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICIPIO DE CLARAVAL PARA O EXERCÍCIO FINANCEIRO DE 2026, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
-    <t>10</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1477/plo_10_2026.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o reajuste do valor do auxílio alimentação concedido aos servidores públicos municipais de Claraval e dá outras providências."</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1488/plo_011_2026.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR NA LEI Nº 1577/2025 – QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICIPIO DE CLARAVAL PARA O EXERCÍCIO FINANCEIRO DE 2026, E DÁ OUTRAS PROVIDÊNCIAS. AQUISIÇÃO DE VEÍCULO PARA O TRANSPORTE ESCOLAR."</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1489/plo_012_2026.pdf</t>
@@ -350,63 +426,123 @@
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1490/pl_013_2026.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL NA LEI Nº 1577/2025 – QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICIPIO DE CLARAVAL PARA O EXERCÍCIO FINANCEIRO DE 2026, E DÁ OUTRAS PROVIDÊNCIAS. MANUTENÇÃO DE SEGURANÇA DO MUNICIPIO."</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1498/plo_014_2026.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CONCESSÃO DE REAJUSTE REAL DE 6% (SEIS POR CENTO) AOS VENCIMENTOS DOS CARGOS DE ASSESSOR DE COMUNICAÇÃO, AUXILIAR ADMINISTRATIVO E AUXILIAR DE SERVIÇOS GERAIS, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
+    <t>1504</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1504/plo_015_2026.pdf</t>
+  </si>
+  <si>
+    <t>"APROVA O CONTRATO DE CONSÓRCIO PÚBLICO E O ESTATUTO SOCIAL DO CONSÓRCIO INTERFEDERATIVO MINAS GERAIS - CIMINAS, AUTORIZANDO O INGRESSO DO MUNICÍPIO DE CLARAVAL, ESTADO DE MINAS GERAIS E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>1505</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1505/plo_16_2026.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza o Município de Claraval/MG a associar-se à Associação de Municípios Lagos, Tradições e Fé e dá outras providências."</t>
+  </si>
+  <si>
+    <t>1510</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1510/plo_17_2026.pdf</t>
+  </si>
+  <si>
+    <t>"DENOMINA 'JOSÉ AMÂNCIO DE CASTRO' A AVENIDA QUE LIGA A ROTATÓRIA DE ENTRADA DA CIDADE NA RODOVIA MG-344 À PONTE DO CÓRREGO ANDRADES, NO MUNICÍPIO DE CLARAVAL."</t>
+  </si>
+  <si>
+    <t>1511</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1511/plo_18_2026.pdf</t>
+  </si>
+  <si>
+    <t>"DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO EXERCÍCIO DE  2027 E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
     <t>1471</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUCÃO</t>
   </si>
   <si>
     <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1471/pr_01_2026.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS SERVIDORES PÚBLICOS EFETIVOS E COMISSIONADOS DA CÂMARA MUNICIPAL DE CLARAVAL E DÁ OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>1512</t>
+  </si>
+  <si>
+    <t>Gabriela Ananda</t>
+  </si>
+  <si>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1512/pr_02_2026.pdf</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE A INSTALAÇÃO DE PISO TÁTIL NAS DEPENDÊNCIAS DA CÂMARA MUNICIPAL DE CLARAVAL E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1466/req_01_2026.pdf</t>
   </si>
   <si>
     <t>Da mesa da Câmara Municipal de Claraval – MG , em _x000D_
 cumprimento a Disposição Regimental do artº 172 incisos I e seguintes _x000D_
 do Regimento Interno, solicita ao Plenário assentimento especial ao _x000D_
 Projeto de Lei  nº001/2026 do Poder Executivo Municipal, urgência _x000D_
 Especial para apreciação.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
     <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1469/req_02_2026.pdf</t>
@@ -484,66 +620,188 @@
     <t>1497</t>
   </si>
   <si>
     <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1497/req_10_2026.pdf</t>
   </si>
   <si>
     <t>Da mesa da Câmara Municipal de Claraval – MG , em cumprimento a Disposição Regimental do artº 172 incisos I e seguintes do Regimento Interno, solicita ao Plenário assentimento especial ao Projeto de Lei  nº013/2026 do Poder Executivo Municipal, urgência Especial para apreciação.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
     <t>Plenário da Câmara Municipal de Claraval - PlenCMC</t>
   </si>
   <si>
     <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1500/req_11_2026.pdf</t>
   </si>
   <si>
     <t>Os Vereadores da Câmara Municipal, por meio do Programa “Câmara mais perto da população”, após visita realizada no Bairro Rural de Andrades, no dia 09 de março de 2026, vêm respeitosamente apresentar a Vossa Excelência as principais demandas relatadas pelos_x000D_
 moradores, solicitando análise e providências do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
-    <t>Gabriela Ananda</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1501/req_12_2026.pdf</t>
   </si>
   <si>
     <t>A Vereadora Gabriela Ananda Neves Borges, no uso de suas atribuições legais e regimentais e após ouvido o soberano Plenário, REQUER informações acerca do cumprimento da Lei Municipal nº 1.556/2025, de autoria desta vereadora, que dispõe sobre a disponibilização de aparelho sensor de monitoramento contínuo de glicose para pacientes com Diabetes Tipo 1 no âmbito do Município.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
     <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1499/req_13_2026.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE IMPLANTAÇÃO DE LOMBADAS E REDUTORES DE VELOCIDADE NA ENTRADA DO MUNICÍPIO DE CLARAVAL/MG</t>
+  </si>
+  <si>
+    <t>1506</t>
+  </si>
+  <si>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1506/req_014_2026.pdf</t>
+  </si>
+  <si>
+    <t>Gabriela Ananda Neves Borges, vereadora desta Casa de Leis, nos termos regimentais e depois de ouvido o soberano plenário, REQUERER ao Prefeito Municipal que sejam esclarecidos os motivos pelos quais ainda não estão sendo ministradas aulas de música e artes nas escolas municipais, haja visto que essas modalidades são obrigatórias na educação básica.</t>
+  </si>
+  <si>
+    <t>1507</t>
+  </si>
+  <si>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1507/req_015_2026.pdf</t>
+  </si>
+  <si>
+    <t>Gabriela Ananda Neves Borges, vereadora desta Casa de Leis, nos termos regimentais e depois de ouvido o soberano plenário, REQUERER ao Prefeito Municipal que sejam esclarecidos os motivos pelos quais ainda não estão sendo fornecidos os kit lanche saúde para os pacientes que fazem tratamento de saúde fora do município.</t>
+  </si>
+  <si>
+    <t>1508</t>
+  </si>
+  <si>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1508/req_016_2026.pdf</t>
+  </si>
+  <si>
+    <t>Da mesa da Câmara Municipal de Claraval – MG , em cumprimento a Disposição Regimental do artº 172 incisos I e seguintes do Regimento Interno, solicita ao Plenário assentimento especial ao Projeto de Lei  nº015/2026 do Poder Executivo Municipal, urgência Especial para _x000D_
+apreciação.</t>
+  </si>
+  <si>
+    <t>1509</t>
+  </si>
+  <si>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1509/req_017_2026.pdf</t>
+  </si>
+  <si>
+    <t>Da mesa da Câmara Municipal de Claraval – MG , em cumprimento a Disposição Regimental do artº 172 incisos I e seguintes do Regimento Interno, solicita ao Plenário assentimento especial ao Projeto de Lei  nº016/2026 do Poder Executivo Municipal, urgência Especial para _x000D_
+apreciação.</t>
+  </si>
+  <si>
+    <t>1513</t>
+  </si>
+  <si>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1513/req_018_2026.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que este subscrevem, no uso de suas atribuições legais, vêm, respeitosamente, à presença de Vossa Excelência, requerer que seja encaminhado ao Chefe do Poder Executivo Municipal o presente requerimento, contendo as reivindicações levantadas junto à comunidade do Bairro Rural Taquaril, em visita realizada no dia 09 de abril de 2026.</t>
+  </si>
+  <si>
+    <t>1520</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1520/req_19_2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, vem respeitosamente requerer ao Executivo Municipal, através da secretaria competente, que seja realizada a extensão da rede de esgoto da Rua Tancredo Neves até o fundo da Chácara do Flavinho.</t>
+  </si>
+  <si>
+    <t>1521</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1521/req_20_2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, vem respeitosamente requerer ao Executivo Municipal que realize solicitação junto à empresa responsável CEMIG   extensão da rede elétrica com instalação de iluminação pública na Rua Waldomiro Ferreira Garcia, no encontro com a Rua Carlos de Lacerda.</t>
+  </si>
+  <si>
+    <t>1522</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1522/req_21_2026.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que a este subscrevem, no uso de suas atribuições legais, vêm, respeitosamente, à presença de Vossa Excelência, requerer que seja encaminhado ao Chefe do Poder Executivo Municipal o presente requerimento, contendo as reivindicações levantadas junto à comunidade do Bairro Represa em visita realizada no dia 05 de maio de 2026, com a presença de vereadores.</t>
+  </si>
+  <si>
+    <t>1528</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1528/rq_022_2026.pdf</t>
+  </si>
+  <si>
+    <t>Da mesa da Câmara Municipal de Claraval – MG , em cumprimento a Disposição Regimental do artº 172 incisos I e seguintes do Regimento Interno, solicita ao Plenário assentimento especial ao Projeto de Lei nº019/2026 do Poder Executivo Municipal, urgência Especial para apreciação.</t>
+  </si>
+  <si>
+    <t>1525</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>PROJETO DE DECRETO LEGISLATIVO</t>
+  </si>
+  <si>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1525/pdl_01_2026.pdf</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE A APROVAÇÃO DAS CONTAS DO PODER EXECUTIVO MUNICIPAL DE CLARAVAL REFERENTES AO EXERCÍCIO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>1530</t>
+  </si>
+  <si>
+    <t>ASLO</t>
+  </si>
+  <si>
+    <t>ATA SESSÃO LEGISLATIVA ORDINÁRIA</t>
+  </si>
+  <si>
+    <t>http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1530/ata.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 9ª SESSÃO ORDINÁRIA da 2ª Sessão Legislativa da 18ª Legislatura</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -847,67 +1105,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1482/pcofc_01_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1483/pcofc_02_2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1484/pcofc_03_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1491/par_cofc_04_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1493/par_cofc_05_2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1503/pcofc_06_2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1485/pccjr_01_2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1486/pccjr_02_2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1487/pccjr_03_2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1492/par_ccjr_04_2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1494/par_ccjr_05_2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1502/pccjr_06_2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1464/plo_01_2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1465/plo_02_2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1467/plo_03_2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1472/plo_05_2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1473/plo_06_2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1474/plo_07_2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1475/plo_08_2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1476/plo_09_2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1477/plo_10_2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1488/plo_011_2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1489/plo_012_2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1490/pl_013_2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1498/plo_014_2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1471/pr_01_2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1466/req_01_2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1469/req_02_2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1470/req_03_2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1478/req_04_2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1479/req_05_2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1480/req_06_2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1481/req_07_2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1495/req_08_2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1496/req_09_2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1497/req_10_2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1500/req_11_2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1501/req_12_2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1499/req_13_2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1482/pcofc_01_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1483/pcofc_02_2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1484/pcofc_03_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1491/par_cofc_04_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1493/par_cofc_05_2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1503/pcofc_06_2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1515/par_ccj_007_2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1517/par_cofc_008_2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1519/par_cofc_009_2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1527/pcofc_10_2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1485/pccjr_01_2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1486/pccjr_02_2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1487/pccjr_03_2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1492/par_ccjr_04_2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1494/par_ccjr_05_2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1502/pccjr_06_2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1514/par_ccj_007_2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1516/par_ccj_008_2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1518/par_ccj_009_2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1526/pccjr_10_2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1464/plo_01_2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1465/plo_02_2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1467/plo_03_2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1472/plo_05_2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1473/plo_06_2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1474/plo_07_2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1475/plo_08_2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1476/plo_09_2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1477/plo_10_2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1488/plo_011_2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1489/plo_012_2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1490/pl_013_2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1498/plo_014_2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1504/plo_015_2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1505/plo_16_2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1510/plo_17_2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1511/plo_18_2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1471/pr_01_2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1512/pr_02_2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1466/req_01_2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1469/req_02_2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1470/req_03_2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1478/req_04_2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1479/req_05_2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1480/req_06_2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1481/req_07_2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1495/req_08_2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1496/req_09_2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1497/req_10_2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1500/req_11_2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1501/req_12_2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1499/req_13_2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1506/req_014_2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1507/req_015_2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1508/req_016_2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1509/req_017_2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1513/req_018_2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1520/req_19_2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1521/req_20_2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1522/req_21_2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1528/rq_022_2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1525/pdl_01_2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claraval.mg.leg.br/media/sapl/public/materialegislativa/2026/1530/ata.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H41"/>
+  <dimension ref="A1:H65"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="52.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="90.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="91.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1057,968 +1315,1616 @@
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H7" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="F8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="G8" s="1" t="s">
+      <c r="H8" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>40</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
         <v>41</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="F9" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>42</v>
       </c>
       <c r="H9" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="D10" t="s">
         <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="F10" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H10" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>25</v>
+        <v>49</v>
       </c>
       <c r="D11" t="s">
         <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="F11" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="H11" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="D12" t="s">
         <v>11</v>
       </c>
       <c r="E12" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="F12" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="H12" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="D13" t="s">
         <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="F13" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="H13" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="D14" t="s">
-        <v>57</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="F14" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="H14" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="D15" t="s">
-        <v>57</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="F15" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="H15" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="D16" t="s">
-        <v>57</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="F16" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="H16" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="D17" t="s">
-        <v>57</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="F17" t="s">
-        <v>69</v>
+        <v>54</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>70</v>
       </c>
       <c r="H17" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
         <v>72</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="D18" t="s">
-        <v>57</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="F18" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H18" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
         <v>75</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="D19" t="s">
-        <v>57</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="F19" t="s">
+        <v>54</v>
+      </c>
+      <c r="G19" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="G19" s="1" t="s">
+      <c r="H19" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
+        <v>78</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>45</v>
+      </c>
+      <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>53</v>
+      </c>
+      <c r="F20" t="s">
+        <v>54</v>
+      </c>
+      <c r="G20" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="B20" t="s">
-[...2 lines deleted...]
-      <c r="C20" t="s">
+      <c r="H20" t="s">
         <v>80</v>
-      </c>
-[...13 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>81</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>49</v>
+      </c>
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>53</v>
+      </c>
+      <c r="F21" t="s">
+        <v>54</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H21" t="s">
         <v>83</v>
-      </c>
-[...19 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>84</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>10</v>
+      </c>
+      <c r="D22" t="s">
+        <v>85</v>
+      </c>
+      <c r="E22" t="s">
+        <v>86</v>
+      </c>
+      <c r="F22" t="s">
         <v>87</v>
       </c>
-      <c r="B22" t="s">
-[...2 lines deleted...]
-      <c r="C22" t="s">
+      <c r="G22" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="D22" t="s">
-[...8 lines deleted...]
-      <c r="G22" s="1" t="s">
+      <c r="H22" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>90</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>17</v>
+      </c>
+      <c r="D23" t="s">
+        <v>85</v>
+      </c>
+      <c r="E23" t="s">
+        <v>86</v>
+      </c>
+      <c r="F23" t="s">
+        <v>87</v>
+      </c>
+      <c r="G23" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="B23" t="s">
-[...2 lines deleted...]
-      <c r="C23" t="s">
+      <c r="H23" t="s">
         <v>92</v>
-      </c>
-[...13 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>21</v>
+      </c>
+      <c r="D24" t="s">
+        <v>85</v>
+      </c>
+      <c r="E24" t="s">
+        <v>86</v>
+      </c>
+      <c r="F24" t="s">
+        <v>87</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H24" t="s">
         <v>95</v>
-      </c>
-[...19 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>25</v>
+      </c>
+      <c r="D25" t="s">
+        <v>85</v>
+      </c>
+      <c r="E25" t="s">
+        <v>86</v>
+      </c>
+      <c r="F25" t="s">
+        <v>97</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H25" t="s">
         <v>99</v>
-      </c>
-[...19 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>104</v>
+        <v>29</v>
       </c>
       <c r="D26" t="s">
-        <v>57</v>
+        <v>85</v>
       </c>
       <c r="E26" t="s">
-        <v>58</v>
+        <v>86</v>
       </c>
       <c r="F26" t="s">
-        <v>59</v>
+        <v>87</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="H26" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>108</v>
+        <v>33</v>
       </c>
       <c r="D27" t="s">
-        <v>57</v>
+        <v>85</v>
       </c>
       <c r="E27" t="s">
-        <v>58</v>
+        <v>86</v>
       </c>
       <c r="F27" t="s">
-        <v>69</v>
+        <v>104</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="H27" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="D28" t="s">
-        <v>112</v>
+        <v>85</v>
       </c>
       <c r="E28" t="s">
-        <v>113</v>
+        <v>86</v>
       </c>
       <c r="F28" t="s">
-        <v>69</v>
+        <v>104</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="H28" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>116</v>
+        <v>110</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>10</v>
+        <v>41</v>
       </c>
       <c r="D29" t="s">
-        <v>117</v>
+        <v>85</v>
       </c>
       <c r="E29" t="s">
-        <v>118</v>
+        <v>86</v>
       </c>
       <c r="F29" t="s">
-        <v>69</v>
+        <v>87</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>119</v>
+        <v>111</v>
       </c>
       <c r="H29" t="s">
-        <v>120</v>
+        <v>112</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>121</v>
+        <v>113</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="D30" t="s">
-        <v>117</v>
+        <v>85</v>
       </c>
       <c r="E30" t="s">
-        <v>118</v>
+        <v>86</v>
       </c>
       <c r="F30" t="s">
-        <v>69</v>
+        <v>87</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>122</v>
+        <v>114</v>
       </c>
       <c r="H30" t="s">
-        <v>123</v>
+        <v>115</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>124</v>
+        <v>116</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="D31" t="s">
+        <v>85</v>
+      </c>
+      <c r="E31" t="s">
+        <v>86</v>
+      </c>
+      <c r="F31" t="s">
+        <v>87</v>
+      </c>
+      <c r="G31" s="1" t="s">
         <v>117</v>
       </c>
-      <c r="E31" t="s">
+      <c r="H31" t="s">
         <v>118</v>
-      </c>
-[...7 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>128</v>
+        <v>119</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>25</v>
+        <v>120</v>
       </c>
       <c r="D32" t="s">
-        <v>117</v>
+        <v>85</v>
       </c>
       <c r="E32" t="s">
-        <v>118</v>
+        <v>86</v>
       </c>
       <c r="F32" t="s">
-        <v>69</v>
+        <v>87</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>129</v>
+        <v>121</v>
       </c>
       <c r="H32" t="s">
-        <v>130</v>
+        <v>122</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>131</v>
+        <v>123</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>29</v>
+        <v>124</v>
       </c>
       <c r="D33" t="s">
-        <v>117</v>
+        <v>85</v>
       </c>
       <c r="E33" t="s">
-        <v>118</v>
+        <v>86</v>
       </c>
       <c r="F33" t="s">
-        <v>69</v>
+        <v>87</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>132</v>
+        <v>125</v>
       </c>
       <c r="H33" t="s">
-        <v>133</v>
+        <v>126</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>134</v>
+        <v>127</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>33</v>
+        <v>128</v>
       </c>
       <c r="D34" t="s">
-        <v>117</v>
+        <v>85</v>
       </c>
       <c r="E34" t="s">
-        <v>118</v>
+        <v>86</v>
       </c>
       <c r="F34" t="s">
-        <v>69</v>
+        <v>87</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>135</v>
+        <v>129</v>
       </c>
       <c r="H34" t="s">
-        <v>136</v>
+        <v>130</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>137</v>
+        <v>131</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>80</v>
+        <v>132</v>
       </c>
       <c r="D35" t="s">
-        <v>117</v>
+        <v>85</v>
       </c>
       <c r="E35" t="s">
-        <v>118</v>
+        <v>86</v>
       </c>
       <c r="F35" t="s">
-        <v>69</v>
+        <v>97</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="H35" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>84</v>
+        <v>136</v>
       </c>
       <c r="D36" t="s">
-        <v>117</v>
+        <v>85</v>
       </c>
       <c r="E36" t="s">
-        <v>118</v>
+        <v>86</v>
       </c>
       <c r="F36" t="s">
-        <v>69</v>
+        <v>87</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="H36" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>88</v>
+        <v>140</v>
       </c>
       <c r="D37" t="s">
-        <v>117</v>
+        <v>85</v>
       </c>
       <c r="E37" t="s">
-        <v>118</v>
+        <v>86</v>
       </c>
       <c r="F37" t="s">
-        <v>69</v>
+        <v>87</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="H37" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
+        <v>143</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>144</v>
+      </c>
+      <c r="D38" t="s">
+        <v>85</v>
+      </c>
+      <c r="E38" t="s">
+        <v>86</v>
+      </c>
+      <c r="F38" t="s">
+        <v>104</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H38" t="s">
         <v>146</v>
-      </c>
-[...19 lines deleted...]
-        <v>148</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
+        <v>147</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>148</v>
+      </c>
+      <c r="D39" t="s">
+        <v>85</v>
+      </c>
+      <c r="E39" t="s">
+        <v>86</v>
+      </c>
+      <c r="F39" t="s">
+        <v>87</v>
+      </c>
+      <c r="G39" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="B39" t="s">
-[...11 lines deleted...]
-      <c r="F39" t="s">
+      <c r="H39" t="s">
         <v>150</v>
-      </c>
-[...4 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
+        <v>151</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>10</v>
+      </c>
+      <c r="D40" t="s">
+        <v>152</v>
+      </c>
+      <c r="E40" t="s">
         <v>153</v>
       </c>
-      <c r="B40" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F40" t="s">
+        <v>97</v>
+      </c>
+      <c r="G40" s="1" t="s">
         <v>154</v>
       </c>
-      <c r="G40" s="1" t="s">
+      <c r="H40" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
+        <v>156</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>17</v>
+      </c>
+      <c r="D41" t="s">
+        <v>152</v>
+      </c>
+      <c r="E41" t="s">
+        <v>153</v>
+      </c>
+      <c r="F41" t="s">
         <v>157</v>
-      </c>
-[...13 lines deleted...]
-        <v>69</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>158</v>
       </c>
       <c r="H41" t="s">
         <v>159</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>160</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>10</v>
+      </c>
+      <c r="D42" t="s">
+        <v>161</v>
+      </c>
+      <c r="E42" t="s">
+        <v>162</v>
+      </c>
+      <c r="F42" t="s">
+        <v>97</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="H42" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>165</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>17</v>
+      </c>
+      <c r="D43" t="s">
+        <v>161</v>
+      </c>
+      <c r="E43" t="s">
+        <v>162</v>
+      </c>
+      <c r="F43" t="s">
+        <v>97</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="H43" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>168</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>21</v>
+      </c>
+      <c r="D44" t="s">
+        <v>161</v>
+      </c>
+      <c r="E44" t="s">
+        <v>162</v>
+      </c>
+      <c r="F44" t="s">
+        <v>169</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="H44" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>172</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>25</v>
+      </c>
+      <c r="D45" t="s">
+        <v>161</v>
+      </c>
+      <c r="E45" t="s">
+        <v>162</v>
+      </c>
+      <c r="F45" t="s">
+        <v>97</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H45" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>175</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>29</v>
+      </c>
+      <c r="D46" t="s">
+        <v>161</v>
+      </c>
+      <c r="E46" t="s">
+        <v>162</v>
+      </c>
+      <c r="F46" t="s">
+        <v>97</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="H46" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>178</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>33</v>
+      </c>
+      <c r="D47" t="s">
+        <v>161</v>
+      </c>
+      <c r="E47" t="s">
+        <v>162</v>
+      </c>
+      <c r="F47" t="s">
+        <v>97</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="H47" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>181</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>37</v>
+      </c>
+      <c r="D48" t="s">
+        <v>161</v>
+      </c>
+      <c r="E48" t="s">
+        <v>162</v>
+      </c>
+      <c r="F48" t="s">
+        <v>97</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="H48" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>184</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>41</v>
+      </c>
+      <c r="D49" t="s">
+        <v>161</v>
+      </c>
+      <c r="E49" t="s">
+        <v>162</v>
+      </c>
+      <c r="F49" t="s">
+        <v>97</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="H49" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>187</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>45</v>
+      </c>
+      <c r="D50" t="s">
+        <v>161</v>
+      </c>
+      <c r="E50" t="s">
+        <v>162</v>
+      </c>
+      <c r="F50" t="s">
+        <v>97</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="H50" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>190</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>49</v>
+      </c>
+      <c r="D51" t="s">
+        <v>161</v>
+      </c>
+      <c r="E51" t="s">
+        <v>162</v>
+      </c>
+      <c r="F51" t="s">
+        <v>97</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="H51" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>193</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>120</v>
+      </c>
+      <c r="D52" t="s">
+        <v>161</v>
+      </c>
+      <c r="E52" t="s">
+        <v>162</v>
+      </c>
+      <c r="F52" t="s">
+        <v>194</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="H52" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>197</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>124</v>
+      </c>
+      <c r="D53" t="s">
+        <v>161</v>
+      </c>
+      <c r="E53" t="s">
+        <v>162</v>
+      </c>
+      <c r="F53" t="s">
+        <v>157</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="H53" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>200</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>128</v>
+      </c>
+      <c r="D54" t="s">
+        <v>161</v>
+      </c>
+      <c r="E54" t="s">
+        <v>162</v>
+      </c>
+      <c r="F54" t="s">
+        <v>97</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="H54" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>203</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>132</v>
+      </c>
+      <c r="D55" t="s">
+        <v>161</v>
+      </c>
+      <c r="E55" t="s">
+        <v>162</v>
+      </c>
+      <c r="F55" t="s">
+        <v>157</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="H55" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>206</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>136</v>
+      </c>
+      <c r="D56" t="s">
+        <v>161</v>
+      </c>
+      <c r="E56" t="s">
+        <v>162</v>
+      </c>
+      <c r="F56" t="s">
+        <v>157</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="H56" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>209</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>140</v>
+      </c>
+      <c r="D57" t="s">
+        <v>161</v>
+      </c>
+      <c r="E57" t="s">
+        <v>162</v>
+      </c>
+      <c r="F57" t="s">
+        <v>97</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="H57" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>212</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>144</v>
+      </c>
+      <c r="D58" t="s">
+        <v>161</v>
+      </c>
+      <c r="E58" t="s">
+        <v>162</v>
+      </c>
+      <c r="F58" t="s">
+        <v>97</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="H58" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>215</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>148</v>
+      </c>
+      <c r="D59" t="s">
+        <v>161</v>
+      </c>
+      <c r="E59" t="s">
+        <v>162</v>
+      </c>
+      <c r="F59" t="s">
+        <v>194</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="H59" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>218</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>219</v>
+      </c>
+      <c r="D60" t="s">
+        <v>161</v>
+      </c>
+      <c r="E60" t="s">
+        <v>162</v>
+      </c>
+      <c r="F60" t="s">
+        <v>169</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="H60" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>222</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>223</v>
+      </c>
+      <c r="D61" t="s">
+        <v>161</v>
+      </c>
+      <c r="E61" t="s">
+        <v>162</v>
+      </c>
+      <c r="F61" t="s">
+        <v>169</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="H61" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>226</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>227</v>
+      </c>
+      <c r="D62" t="s">
+        <v>161</v>
+      </c>
+      <c r="E62" t="s">
+        <v>162</v>
+      </c>
+      <c r="F62" t="s">
+        <v>194</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="H62" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>230</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>231</v>
+      </c>
+      <c r="D63" t="s">
+        <v>161</v>
+      </c>
+      <c r="E63" t="s">
+        <v>162</v>
+      </c>
+      <c r="F63" t="s">
+        <v>97</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="H63" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>234</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>10</v>
+      </c>
+      <c r="D64" t="s">
+        <v>235</v>
+      </c>
+      <c r="E64" t="s">
+        <v>236</v>
+      </c>
+      <c r="F64" t="s">
+        <v>13</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="H64" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>239</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>45</v>
+      </c>
+      <c r="D65" t="s">
+        <v>240</v>
+      </c>
+      <c r="E65" t="s">
+        <v>241</v>
+      </c>
+      <c r="F65" t="s">
+        <v>194</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="H65" t="s">
+        <v>243</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>